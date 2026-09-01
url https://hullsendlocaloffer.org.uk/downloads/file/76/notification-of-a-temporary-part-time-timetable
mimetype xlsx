--- v0 (2025-10-07)
+++ v1 (2026-09-01)
@@ -1,1863 +1,8258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:p w14:paraId="7C80D3A4" w14:textId="36F0257E" w:rsidR="009D7847" w:rsidRPr="00E0000A" w:rsidRDefault="009D7847" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0000A">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="764C9669" wp14:editId="3BB2F5F9">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>4502150</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-57150</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1202357" cy="480059"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="24" name="Picture 24">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="24" name="Picture 24">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1202357" cy="480059"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00231219">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46C19948" wp14:editId="54D62902">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-57150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-203200</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5892800" cy="19050"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Straight Connector 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks/>
+                      </wps:cNvCnPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5892800" cy="19050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="12700" cmpd="dbl">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent4"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent4"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent4"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="6AAA4BD2" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-4.5pt,-16pt" to="459.5pt,-14.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2yrmw0wEAAAkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSPxHyzf2SQrCttosz20KpcK&#10;Kgo/wGuPNxb+km022X/P2MlmK0BCVL1YGc+8N/OeJ9ub0WhyhBCVsx1tVjUlYLkTyh46+v3b/bsN&#10;JTExK5h2Fjp6gkhvdm/fbAffwtr1TgsIBElsbAff0T4l31ZV5D0YFlfOg8WkdMGwhGE4VCKwAdmN&#10;rtZ1/aEaXBA+OA4x4u3dlKS7wi8l8PRFygiJ6I7ibKmcoZz7fFa7LWsPgfle8XkM9oIpDFMWmy5U&#10;dywx8jOoP6iM4sFFJ9OKO1M5KRWHogHVNPVvap565qFoQXOiX2yKr0fLPx9v7WPIo/PRPvkHx39E&#10;NKUafGyXZA6in8pGGUwux9nJWIw8LUbCmAjHy6vN9XpTo98cc811fVWMrlh7BvsQ0ydwhuSPjmpl&#10;s07WsuNDTLk9a88l+VpbMiDR+mPhNF50VOx1QUSnlbhXWue6sjZwqwM5MnzwNDb5gZHsWRVG2s4C&#10;J01FXTppmFp9BUmUQBXN1CCv4oWTcQ42vZ95tcXqDJM4wQKs/w2c6zMUypr+D3hBlM7OpgVslHXh&#10;b90vVsip/uzApDtbsHfi9BjOb4/7Vpyb/4280M/jAr/8wbtfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;hRJW9twAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbExPwWrCQBC9F/oPyxR6091EkJpmIyII3kRb&#10;kN7W7JgEs7Mhu4np3zue2tO8efN4816+nlwrRuxD40lDMlcgkEpvG6o0fH/tZh8gQjRkTesJNfxi&#10;gHXx+pKbzPo7HXE8xUqwCYXMaKhj7DIpQ1mjM2HuOyS+XX3vTOS1r6TtzZ3NXStTpZbSmYb4Q206&#10;3NZY3k6D0zBummSnhnDY/uxVGBbjOXXLs9bvb9PmE0TEKf6J4Rmfo0PBmS5+IBtEq2G24iqR5yJl&#10;wIJV8mQuzKQMZJHL/xWKBwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2yrmw0wEAAAkE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCFElb23AAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="black [3213]" strokeweight="1pt">
+                <v:stroke linestyle="thinThin" joinstyle="miter"/>
+                <o:lock v:ext="edit" shapetype="f"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75443FF3" w14:textId="77777777" w:rsidR="009D7847" w:rsidRPr="00E0000A" w:rsidRDefault="009D7847" w:rsidP="009D7847">
+      <w:r w:rsidRPr="00E0000A">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054F3A56" w14:textId="77042B5C" w:rsidR="009D7847" w:rsidRDefault="00231219" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="357826DF" wp14:editId="62B93A73">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-50800</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>250190</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5924550" cy="741680"/>
+                <wp:effectExtent l="6350" t="10795" r="12700" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5924550" cy="741680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1">
+                            <a:lumMod val="40000"/>
+                            <a:lumOff val="60000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:schemeClr val="accent5">
+                              <a:lumMod val="60000"/>
+                              <a:lumOff val="40000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7A1BF19C" w14:textId="77777777" w:rsidR="009D7847" w:rsidRDefault="009D7847" w:rsidP="009D7847">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="42C8D692" w14:textId="02B162F5" w:rsidR="009D7847" w:rsidRPr="009D7847" w:rsidRDefault="009D7847" w:rsidP="009D7847">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Notification of </w:t>
+                            </w:r>
+                            <w:r w:rsidR="008431DB">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>a Temporary Part-Time Timetable</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="357826DF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4pt;margin-top:19.7pt;width:466.5pt;height:58.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCDbdePQIAAKgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/07RVbxs1XS1dFiEt&#10;F2nhA6aO01g4HmO7TcrXM3bSbgEJIUQfLM+Mc+bMnJmub7tGs6N0XqEp+GQ05kwagaUy+4J/+fzw&#10;asWZD2BK0GhkwU/S89vNyxfr1uZyijXqUjpGIMbnrS14HYLNs8yLWjbgR2iloWCFroFApttnpYOW&#10;0BudTcfjRdaiK61DIb0n730f5JuEX1VShI9V5WVguuDELaTTpXMXz2yzhnzvwNZKDDTgH1g0oAwl&#10;vUDdQwB2cOo3qEYJhx6rMBLYZFhVSshUA1UzGf9SzVMNVqZaqDneXtrk/x+s+HB8sp8cC91r7EjA&#10;VIS3jyi+emZwW4PZyzvnsK0llJR4EluWtdbnw6ex1T73EWTXvseSRIZDwATUVa6JXaE6GaGTAKdL&#10;02UXmCDn/GY6m88pJCi2nE0Wq6RKBvn5a+t8eCuxYfFScEeiJnQ4PvoQ2UB+fhKTedSqfFBaJyMO&#10;ktxqx45AIwBCSBP6KvWhIbq9fzamXz8M5KaR6d2Ls5tSpJGMSCnhT0m0YS11ZrokjL9jME/vrhlc&#10;UkF+zeBC7M8MGhVojbRqCr6KnIdaomZvTJmGPIDS/Z2gtBlEjLr1CoZu19HDKOYOyxPJ6bBfF1pv&#10;utTovnPW0qoU3H87gJOc6XeGRuJmMpvF3UrGbL6ckuGuI7vrCBhBUAUPnPXXbej38WCd2teUqZfH&#10;4B2NUaWSws+sBt60DkmHYXXjvl3b6dXzH8zmBwAAAP//AwBQSwMEFAAGAAgAAAAhAMiNBlzfAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxahyQtTYhToQokhNQDpR/gJts4&#10;EK+j2E0CX89yguPOjGbfFNvZdmLEwbeOFNwtIxBIlatbahQc358XGxA+aKp15wgVfKGHbXl9Vei8&#10;dhO94XgIjeAS8rlWYELocyl9ZdBqv3Q9EntnN1gd+BwaWQ964nLbyTiK1tLqlviD0T3uDFafh4tV&#10;sB+T6SnZNca93meRHb9fUvuRKnV7Mz8+gAg4h78w/OIzOpTMdHIXqr3oFCw2PCUoSLIUBPtZvGLh&#10;xMHVOgZZFvL/gvIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwg23Xj0CAACoBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyI0GXN8AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" fillcolor="#b4c6e7 [1300]" strokecolor="#9cc2e5 [1944]" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7A1BF19C" w14:textId="77777777" w:rsidR="009D7847" w:rsidRDefault="009D7847" w:rsidP="009D7847">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="42C8D692" w14:textId="02B162F5" w:rsidR="009D7847" w:rsidRPr="009D7847" w:rsidRDefault="009D7847" w:rsidP="009D7847">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Notification of </w:t>
+                      </w:r>
+                      <w:r w:rsidR="008431DB">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>a Temporary Part-Time Timetable</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1986DDB0" wp14:editId="06F86166">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-57150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>212090</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5930900" cy="12700"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks/>
+                      </wps:cNvCnPr>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5930900" cy="12700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="12700" cmpd="dbl">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent4"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent4"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent4"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="54F027D8" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-4.5pt,16.7pt" to="462.5pt,17.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsXqso2AEAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc4107/crK6xwSpZeo&#10;jZq0dwyDF4UvAfWu/30Hdr1O0lxS9YKAmfdm3mNYXw5Gkz2EqJxt6XJRUwKWO6HsrqU/H27OvlAS&#10;E7OCaWehpQeI9HLz/t269w2sXOe0gECQxMam9y3tUvJNVUXegWFx4TxYDEoXDEt4DLtKBNYju9HV&#10;qq4/Vb0LwgfHIUa8vR6DdFP4pQSevksZIRHdUuwtlTWUdZvXarNmzS4w3yk+tcH+oQvDlMWiM9U1&#10;S4z8DuovKqN4cNHJtODOVE5KxaFoQDXL+oWa+455KFrQnOhnm+L/o+Xf9lf2LuTW+WDv/a3jjxFN&#10;qXofmzmYD9GPaYMMhkit/C9876IZVZChWHqYLYUhEY6XHy/O64sanecYW64+4zazsybT5Ko+xPQV&#10;nCF501KtbFbMGra/jWlMPabka21JfyQi3HjRUrHVBRGdVuJGaZ3zygDBlQ5kz/Dp07Cc6j7Jwi60&#10;naSO6orOdNAwlvoBkiiBKkadLzgZ52DTh4lXW8zOMIkdzMB67CxP86mZ58ApP0OhDOxbwDOiVHY2&#10;zWCjrAuvVT9ZIcf8owOj7mzB1onDXThOAU5eebHpl+TRfnou8NNf3vwBAAD//wMAUEsDBBQABgAI&#10;AAAAIQB27btd4QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOuQpkBD&#10;nIofVRyokJr2wNGJt0lEvI5ipw1vz3KC486MZr/J1pPtxAkH3zpScDuPQCBVzrRUKzjsN7MHED5o&#10;MrpzhAq+0cM6v7zIdGrcmXZ4KkItuIR8qhU0IfSplL5q0Go/dz0Se0c3WB34HGppBn3mctvJOIru&#10;pNUt8YdG9/jSYPVVjFZBXGw3iSvedtvx/WN/PLze33w+l0pdX01PjyACTuEvDL/4jA45M5VuJONF&#10;p2C24ilBwWKRgGB/FS9ZKFlYJiDzTP4fkP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;LF6rKNgBAAATBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAdu27XeEAAAAIAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt">
+                <v:stroke linestyle="thinThin" joinstyle="miter"/>
+                <o:lock v:ext="edit" shapetype="f"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009D7847" w:rsidRPr="00E0000A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children, Young People and Family Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105DEE31" w14:textId="77777777" w:rsidR="009D7847" w:rsidRDefault="009D7847" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F99D0EA" w14:textId="77777777" w:rsidR="009D7847" w:rsidRDefault="009D7847" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34F0BC2A" w14:textId="77777777" w:rsidR="009D7847" w:rsidRDefault="009D7847" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54648B04" w14:textId="77777777" w:rsidR="009D7847" w:rsidRDefault="009D7847" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FB521F" w14:textId="77777777" w:rsidR="009D7847" w:rsidRDefault="009D7847" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45853259" w14:textId="29C037EC" w:rsidR="009D7847" w:rsidRDefault="009D7847" w:rsidP="00BA65FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please complete a separate form for each pupil accessing </w:t>
+      </w:r>
+      <w:r w:rsidR="009E255E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>part-time timetable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002939B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, prior to commencement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE8D0C9" w14:textId="77777777" w:rsidR="00BA65FE" w:rsidRPr="009D7847" w:rsidRDefault="00BA65FE" w:rsidP="00BA65FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="1115"/>
+        <w:gridCol w:w="1115"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="1136"/>
+        <w:gridCol w:w="1137"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043184D" w14:paraId="6E926B7C" w14:textId="77777777" w:rsidTr="00511436">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BB2BF6" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043184D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Pupil details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0043184D" w14:paraId="1DFC895F" w14:textId="77777777" w:rsidTr="00511436">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="02325C47" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Forename</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="610AB661" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="730395FB" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Gender</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9DC0DB" w14:textId="77777777" w:rsidR="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0043184D" w14:paraId="67348029" w14:textId="77777777" w:rsidTr="00511436">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2EC611" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Middle name(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29718219" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0298BFBE" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="39009A84" w14:textId="35513C89" w:rsidR="0043184D" w:rsidRPr="00A444EE" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>dd/mm/yyyy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0043184D" w14:paraId="5EC5A8BB" w14:textId="77777777" w:rsidTr="00511436">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="64259D4D" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="12108F35" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="20529DE0" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Year group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7F6801" w14:textId="77777777" w:rsidR="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00511436" w14:paraId="590EB870" w14:textId="77777777" w:rsidTr="00C54A73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE6FAE1" w14:textId="77777777" w:rsidR="00511436" w:rsidRPr="0043184D" w:rsidRDefault="00511436" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>UPN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3367A0" w14:textId="77777777" w:rsidR="00511436" w:rsidRPr="0043184D" w:rsidRDefault="00511436" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1B2F74" w14:textId="77777777" w:rsidR="00511436" w:rsidRPr="0043184D" w:rsidRDefault="00511436" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Free School Meals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C7FCE4" w14:textId="77777777" w:rsidR="00511436" w:rsidRPr="00511436" w:rsidRDefault="00511436" w:rsidP="002F33F3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00511436">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="647865441"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00511436">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1137" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F8562C" w14:textId="1E8D7B4E" w:rsidR="00511436" w:rsidRPr="00511436" w:rsidRDefault="00511436" w:rsidP="002F33F3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00511436">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1172723346"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00511436">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:iCs/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0043184D" w14:paraId="33709D75" w14:textId="77777777" w:rsidTr="00511436">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C69474" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>SEN Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7139F1F7" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="57048A0A" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Care Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="64307E78" w14:textId="77777777" w:rsidR="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00511436" w14:paraId="5D446C89" w14:textId="77777777" w:rsidTr="00C17A17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="21680DEC" w14:textId="352BF129" w:rsidR="00511436" w:rsidRPr="0043184D" w:rsidRDefault="00511436" w:rsidP="00511436">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Young Carer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D87DD9" w14:textId="2659F2D8" w:rsidR="00511436" w:rsidRPr="0043184D" w:rsidRDefault="00511436" w:rsidP="00511436">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:iCs/>
+                </w:rPr>
+                <w:id w:val="-465349598"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:iCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FEAECE7" w14:textId="38ACE669" w:rsidR="00511436" w:rsidRPr="0043184D" w:rsidRDefault="00511436" w:rsidP="00511436">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:iCs/>
+                </w:rPr>
+                <w:id w:val="1186407961"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:iCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="628F2F69" w14:textId="41E01578" w:rsidR="00511436" w:rsidRPr="0043184D" w:rsidRDefault="00511436" w:rsidP="00511436">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any additional Vulnerabilities such as Operation Encompass notifications? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="317FFB88" w14:textId="35C55108" w:rsidR="00511436" w:rsidRDefault="00511436" w:rsidP="00511436">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B974E7">
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B974E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1137" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1AB2A7" w14:textId="2FDAD4CC" w:rsidR="00511436" w:rsidRDefault="00511436" w:rsidP="00511436">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B974E7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B974E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="115B398A" w14:textId="77777777" w:rsidR="0043184D" w:rsidRDefault="0043184D" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2272"/>
+        <w:gridCol w:w="2662"/>
+        <w:gridCol w:w="1865"/>
+        <w:gridCol w:w="2217"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009D7847" w:rsidRPr="00A444EE" w14:paraId="5D2D35C9" w14:textId="77777777" w:rsidTr="004206B9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E6AAA4" w14:textId="7F9F11A1" w:rsidR="009D7847" w:rsidRPr="00A444EE" w:rsidRDefault="009D7847" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>School details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0043184D" w14:paraId="3EB485FB" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2272" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A75428D" w14:textId="7CD89306" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0043184D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>School name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6744" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E93947E" w14:textId="026DB268" w:rsidR="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00231219" w14:paraId="7262C154" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4934" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E83C14" w14:textId="77777777" w:rsidR="00231219" w:rsidRDefault="00231219" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025EA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EHCP in place and part-time timetable has been agreed with the caseworker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C58B0B6" w14:textId="75530752" w:rsidR="004206B9" w:rsidRPr="002939B5" w:rsidRDefault="004206B9" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004206B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(Click or double click to check the box)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="129D270D" w14:textId="68D6495C" w:rsidR="00231219" w:rsidRDefault="00231219" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00231219">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94FDC">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1237860796"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="002F33F3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="415FF53E" w14:textId="48F6A393" w:rsidR="004206B9" w:rsidRPr="004206B9" w:rsidRDefault="004206B9" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004206B9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Go to next question</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1FD405" w14:textId="77777777" w:rsidR="00231219" w:rsidRDefault="00231219" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00231219">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pupil does not have an EHCP</w:t>
+            </w:r>
+            <w:r w:rsidR="004206B9">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="1462760912"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004206B9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="6803BC7C" w14:textId="1139E7ED" w:rsidR="004206B9" w:rsidRPr="004206B9" w:rsidRDefault="004206B9" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E255E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Skip next question</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004206B9" w14:paraId="3DB36F4C" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4934" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="530B748A" w14:textId="71FA8F3D" w:rsidR="004206B9" w:rsidRPr="002939B5" w:rsidRDefault="004206B9" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00231219">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Attach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00231219">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SEND part-time timetable forms (no need to complete the rest of this form)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B4DDF3" w14:textId="602C7631" w:rsidR="004206B9" w:rsidRPr="002939B5" w:rsidRDefault="004206B9" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004206B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tick to confirm attached</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1982455242"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D7847" w14:paraId="3847D0DA" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E84D0B7" w14:textId="66EBE567" w:rsidR="009D7847" w:rsidRPr="00A444EE" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Details of </w:t>
+            </w:r>
+            <w:r w:rsidR="004206B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">any offsite/alternative provision included in the part-time timetable (including </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>name and address</w:t>
+            </w:r>
+            <w:r w:rsidR="004206B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0043184D" w14:paraId="11D482C0" w14:textId="77777777" w:rsidTr="004206B9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="01702ED2" w14:textId="77777777" w:rsidR="0043184D" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FDDF424" w14:textId="77777777" w:rsidR="004206B9" w:rsidRDefault="004206B9" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43E8E8FE" w14:textId="77777777" w:rsidR="004206B9" w:rsidRDefault="004206B9" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3997DBB5" w14:textId="170F2B59" w:rsidR="004206B9" w:rsidRPr="00A444EE" w:rsidRDefault="004206B9" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55726BEF" w14:textId="21A389BE" w:rsidR="004206B9" w:rsidRDefault="004206B9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3256"/>
+        <w:gridCol w:w="2976"/>
+        <w:gridCol w:w="2784"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009D7847" w14:paraId="067FC0C0" w14:textId="77777777" w:rsidTr="004206B9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A8CAFB" w14:textId="5D710FA7" w:rsidR="009D7847" w:rsidRPr="004206B9" w:rsidRDefault="004206B9" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004206B9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Temporary part-time timetable details:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57CE3" w14:paraId="01EE8369" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A0ED4C" w14:textId="77777777" w:rsidR="007D2B83" w:rsidRDefault="002A6AA0" w:rsidP="00BC15A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Principal reason</w:t>
+            </w:r>
+            <w:r w:rsidR="007D2B83">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54AF69C1" w14:textId="39B592A8" w:rsidR="00B94DFE" w:rsidRDefault="00B94DFE" w:rsidP="00BC15A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCA0488" w14:textId="3E545EA8" w:rsidR="00B94DFE" w:rsidRPr="00F4487D" w:rsidRDefault="00B94DFE" w:rsidP="00BC15A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:r w:rsidR="00B8074E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1358117429"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6878EB7A" w14:textId="2FAB97A6" w:rsidR="00B94DFE" w:rsidRPr="00F4487D" w:rsidRDefault="002A6AA0" w:rsidP="00BC15A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support </w:t>
+            </w:r>
+            <w:r w:rsidR="00B94DFE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>transition</w:t>
+            </w:r>
+            <w:r w:rsidR="00B94DFE" w:rsidRPr="002563C6">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="192965711"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B94DFE" w:rsidRPr="002563C6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57CE3" w14:paraId="2FA6DBC2" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="148F6675" w14:textId="77777777" w:rsidR="00B94DFE" w:rsidRDefault="00B94DFE" w:rsidP="00BC15A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5A62C8" w14:textId="01EEBF1E" w:rsidR="00B94DFE" w:rsidRPr="00F4487D" w:rsidRDefault="00B94DFE" w:rsidP="00BC15A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Conduct</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA364A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00261A0A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(health &amp; safety)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00261A0A">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="79653353"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00681AA4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="128C690D" w14:textId="1092D816" w:rsidR="00B81343" w:rsidRPr="00F4487D" w:rsidRDefault="00B81343" w:rsidP="00BC15A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SEN/other disability (extreme dysregulation)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B94DFE" w:rsidRPr="002563C6">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="1126437514"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B94DFE" w:rsidRPr="002563C6">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B57CE3" w14:paraId="4C5BDD98" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FBA4E2" w14:textId="77777777" w:rsidR="00B94DFE" w:rsidRDefault="00B94DFE" w:rsidP="00BC15A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F1498C" w14:textId="54EDD7AD" w:rsidR="00B94DFE" w:rsidRPr="00F4487D" w:rsidRDefault="00B94DFE" w:rsidP="00BC15A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SEN/anxiety</w:t>
+            </w:r>
+            <w:r w:rsidR="00171423">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and EBSA</w:t>
+            </w:r>
+            <w:r w:rsidR="007C37B7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1138F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1399209773"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00A1138F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9F325C" w14:textId="1EA336DD" w:rsidR="00B94DFE" w:rsidRPr="00F4487D" w:rsidRDefault="00B94DFE" w:rsidP="00BC15A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6AA0" w14:paraId="439619B6" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB71DC9" w14:textId="77777777" w:rsidR="002A6AA0" w:rsidRDefault="002A6AA0" w:rsidP="00BC15A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="009DDF8F" w14:textId="2459261C" w:rsidR="002A6AA0" w:rsidRPr="00F4487D" w:rsidRDefault="00E20DBD" w:rsidP="00BC15A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="002A6AA0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ther (please </w:t>
+            </w:r>
+            <w:r w:rsidR="00752417">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>specify</w:t>
+            </w:r>
+            <w:r w:rsidR="002A6AA0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="002A6AA0" w:rsidRPr="00A1138F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A6AA0">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="002A6AA0">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>__________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004206B9" w14:paraId="3B1CB868" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B46788D" w14:textId="42E23E9B" w:rsidR="004206B9" w:rsidRPr="00A444EE" w:rsidRDefault="00CA27CA" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outline the reason for the </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA4860">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>need for a part-time timetable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="398B9696" w14:textId="70EBCECF" w:rsidR="00C63AB5" w:rsidRPr="00A444EE" w:rsidRDefault="00C63AB5" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3A46AAF3" w14:textId="4764A6B3" w:rsidR="00061D38" w:rsidRPr="00061D38" w:rsidRDefault="00061D38" w:rsidP="00C93BB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061D38">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>* Please note, DfE guidance ‘Working together to improve school attendance’ (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC51E8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061D38">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) states “</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11766">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061D38">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> part-time timetable should not be used to manage a pupil’s behaviour”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4418F6D5" w14:textId="77777777" w:rsidR="00061D38" w:rsidRDefault="00061D38" w:rsidP="00C93BB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061D38">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>** EBSA means Emotional Based School Avoidance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C722839" w14:textId="77777777" w:rsidR="00C93BB2" w:rsidRPr="00061D38" w:rsidRDefault="00C93BB2" w:rsidP="00C93BB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3681"/>
+        <w:gridCol w:w="1067"/>
+        <w:gridCol w:w="1067"/>
+        <w:gridCol w:w="1067"/>
+        <w:gridCol w:w="1067"/>
+        <w:gridCol w:w="1118"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00804B1F" w14:paraId="3709AF1C" w14:textId="77777777" w:rsidTr="00767B03">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A6EF49" w14:textId="7FA450AC" w:rsidR="00804B1F" w:rsidRPr="00A444EE" w:rsidRDefault="00804B1F" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Number of hours/day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> week 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="645D3CCA" w14:textId="2AAC901F" w:rsidR="00804B1F" w:rsidRPr="00A444EE" w:rsidRDefault="00804B1F" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Mon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F1F6E9" w14:textId="5D715977" w:rsidR="00804B1F" w:rsidRPr="00A444EE" w:rsidRDefault="00804B1F" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Tues</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="489A2734" w14:textId="0D01D7FE" w:rsidR="00804B1F" w:rsidRPr="00A444EE" w:rsidRDefault="00804B1F" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Weds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDED892" w14:textId="599E3188" w:rsidR="00804B1F" w:rsidRPr="00A444EE" w:rsidRDefault="00804B1F" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Thurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE98E6C" w14:textId="3FEC9ABD" w:rsidR="00804B1F" w:rsidRPr="00A444EE" w:rsidRDefault="00804B1F" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Fri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804B1F" w14:paraId="7ACADDA8" w14:textId="77777777" w:rsidTr="00767B03">
+        <w:trPr>
+          <w:trHeight w:val="79"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A546F4" w14:textId="77777777" w:rsidR="00804B1F" w:rsidRPr="00A444EE" w:rsidRDefault="00804B1F" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1211A285" w14:textId="77777777" w:rsidR="00804B1F" w:rsidRPr="00A444EE" w:rsidRDefault="00804B1F" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="499491F8" w14:textId="77777777" w:rsidR="00804B1F" w:rsidRPr="00A444EE" w:rsidRDefault="00804B1F" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B0C623" w14:textId="77777777" w:rsidR="00804B1F" w:rsidRPr="00A444EE" w:rsidRDefault="00804B1F" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAE0DE6" w14:textId="77777777" w:rsidR="00804B1F" w:rsidRPr="00A444EE" w:rsidRDefault="00804B1F" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9FD568" w14:textId="7E0E9FB3" w:rsidR="00804B1F" w:rsidRPr="00A444EE" w:rsidRDefault="00804B1F" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1935" w14:paraId="442807A8" w14:textId="77777777" w:rsidTr="00767B03">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E6D18F" w14:textId="028F924A" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370549">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of hours/day week </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0A5FB0" w14:textId="7C891348" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Mon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4805AEEA" w14:textId="31B5BE06" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Tues</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1427E4" w14:textId="2447B23D" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Weds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="294B2A59" w14:textId="6D8DA1A1" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Thurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1002529D" w14:textId="6D7E84A9" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Fri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1935" w14:paraId="15401D72" w14:textId="77777777" w:rsidTr="00767B03">
+        <w:trPr>
+          <w:trHeight w:val="79"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1263EDE9" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00370549" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3A458F" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="258B3F64" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0B9AE5" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A422C8A" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAAB074" w14:textId="1E7F7864" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1935" w14:paraId="0E89505B" w14:textId="77777777" w:rsidTr="00767B03">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F9D2AD" w14:textId="69E862F9" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370549">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of hours/day week </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6239AA48" w14:textId="7CAA03BB" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Mon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59468444" w14:textId="215E14E5" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Tues</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="014D0511" w14:textId="315467B0" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Weds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C800EC" w14:textId="0E1AA441" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Thurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F140826" w14:textId="2F1C18DF" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Fri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1935" w14:paraId="57F7E5E4" w14:textId="77777777" w:rsidTr="00767B03">
+        <w:trPr>
+          <w:trHeight w:val="79"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD61BF6" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00370549" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="586E343C" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D6CAB3" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="492AF3E4" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDB5AE1" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFB54FB" w14:textId="0FC3750D" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1935" w14:paraId="0E8A17D4" w14:textId="77777777" w:rsidTr="00767B03">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCCD651" w14:textId="4905539C" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00370549">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of hours/day week </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="470AA291" w14:textId="17A66F79" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Mon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0B6A51" w14:textId="670F2FB3" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Tues</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FA96DF" w14:textId="4CA5CF73" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Weds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="267A9CCA" w14:textId="10145E6C" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Thurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5946DC9B" w14:textId="7877216F" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Fri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1935" w14:paraId="4E2CCDFF" w14:textId="77777777" w:rsidTr="00767B03">
+        <w:trPr>
+          <w:trHeight w:val="79"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="646450C3" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00370549" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F61B3B" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7F9961" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2BC3C7" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16028336" w14:textId="77777777" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="777B3F00" w14:textId="6550C72E" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C1935" w14:paraId="6FD39A92" w14:textId="77777777" w:rsidTr="00767B03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="766DDD66" w14:textId="56EB3A63" w:rsidR="002C1935" w:rsidRPr="00A444EE" w:rsidRDefault="002C1935" w:rsidP="002C1935">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nb. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00641555">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>A review should take place within a maximum of four school weeks of the temporary part-time timetable commencing.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="75B7E3C4" w14:textId="2AA9D189" w:rsidR="00804B1F" w:rsidRDefault="00804B1F"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3256"/>
+        <w:gridCol w:w="3234"/>
+        <w:gridCol w:w="2526"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00641555" w14:paraId="56C1436E" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6490" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FB761A" w14:textId="5CA65FD9" w:rsidR="00641555" w:rsidRPr="00A444EE" w:rsidRDefault="00641555" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Date part-time timetable commenced</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEEA1C8" w14:textId="0A7A3E55" w:rsidR="00641555" w:rsidRPr="00A444EE" w:rsidRDefault="00641555" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>dd/mm/yyyy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00641555" w14:paraId="26F014C5" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6490" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0BFE47" w14:textId="18FDE9B0" w:rsidR="00641555" w:rsidRDefault="00641555" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planned </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>date to return to full time education</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4026AE0E" w14:textId="0FBF77C2" w:rsidR="00641555" w:rsidRPr="00A444EE" w:rsidRDefault="00641555" w:rsidP="00641555">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>dd/mm/yyyy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00641555" w14:paraId="4C36FEE6" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D840168" w14:textId="4DC671E6" w:rsidR="00641555" w:rsidRPr="00641555" w:rsidRDefault="00641555" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00641555">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>If, at this point, there is no planned return date, please provide the review date for the plan when return to full-time education will be decided. It is recommended best practice for professionals involved with the child, young person and family attend to contribute towards planning and decision making processes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB352E" w14:paraId="3B74E4F7" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF0977B" w14:textId="07FF587F" w:rsidR="00FB352E" w:rsidRPr="00A444EE" w:rsidRDefault="00FB352E" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Review date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF04431" w14:textId="65388B51" w:rsidR="00FB352E" w:rsidRPr="00A444EE" w:rsidRDefault="00FB352E" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>dd/mm/yyyy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0043184D" w14:paraId="0F954138" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2A8874" w14:textId="67C1D69D" w:rsidR="0043184D" w:rsidRPr="00A444EE" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Review time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C18196" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="00A444EE" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0043184D" w14:paraId="438D4F36" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C607C9" w14:textId="7605FF47" w:rsidR="0043184D" w:rsidRPr="00A444EE" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Review location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5760" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4925A08E" w14:textId="77777777" w:rsidR="0043184D" w:rsidRPr="00A444EE" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29A8D7BF" w14:textId="4D698889" w:rsidR="0043184D" w:rsidRPr="0043184D" w:rsidRDefault="0043184D" w:rsidP="0043184D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3689"/>
+        <w:gridCol w:w="812"/>
+        <w:gridCol w:w="3622"/>
+        <w:gridCol w:w="893"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043184D" w14:paraId="4CECBD76" w14:textId="77777777" w:rsidTr="00A444EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="108156D4" w14:textId="6659D0A2" w:rsidR="0043184D" w:rsidRPr="00A444EE" w:rsidRDefault="0043184D" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Which multi-agency plan</w:t>
+            </w:r>
+            <w:r w:rsidR="00752417">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
+            </w:r>
+            <w:r w:rsidR="00752417">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> been used to agree this part-time timetable with parents/carers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w14:paraId="52D53F2C" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB79595" w14:textId="1525E81B" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="00A444EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Personal Education Plan (PEP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF232B9" w14:textId="2A740F03" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="006816E6" w:rsidP="00752417">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="12279542"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00752417">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1290A286" w14:textId="4D2EE311" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="00A444EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Return to School Plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00839419" w14:textId="5B994E61" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="006816E6" w:rsidP="00752417">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1980376589"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00752417">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w14:paraId="28464462" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B922495" w14:textId="6A462375" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="00A444EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Early Help Assessment (EHA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="309257C6" w14:textId="6C0BCC90" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="006816E6" w:rsidP="00752417">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-671882336"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00752417">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="793E1347" w14:textId="1AC9D8F9" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="00A444EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Medical/Health Care Plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D768E84" w14:textId="03A5ECCB" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="006816E6" w:rsidP="00752417">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-155387720"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00752417">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w14:paraId="41304740" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="316C9839" w14:textId="1FCB1C91" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="00A444EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Child in Need Plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E188506" w14:textId="27B253A3" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="006816E6" w:rsidP="00752417">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-54940682"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00752417">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB3F824" w14:textId="4C957B1C" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="00A444EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Team Around the Family/Child Plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C43696C" w14:textId="76882808" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="006816E6" w:rsidP="00752417">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="1028369388"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00752417">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w14:paraId="0113E1CD" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="261C0C50" w14:textId="4E13B114" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="00A444EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Child Protection Plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D110F50" w14:textId="301E9D76" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="006816E6" w:rsidP="00752417">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="1098915403"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00752417">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32853705" w14:textId="19BE527E" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="00EF50FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education, Health &amp; Care </w:t>
+            </w:r>
+            <w:r w:rsidR="005678AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Plan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (EHCP)</w:t>
+            </w:r>
+            <w:r w:rsidR="005678AB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9C952E" w14:textId="1745C349" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="006816E6" w:rsidP="00752417">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-892890579"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00752417">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w14:paraId="413C5682" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74616AC8" w14:textId="647D3444" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="00A444EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Looked After Child Review Plan (CLA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="584A8114" w14:textId="3B17D03E" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="006816E6" w:rsidP="00752417">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1065108221"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00752417">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D46B103" w14:textId="3563F1B3" w:rsidR="00A444EE" w:rsidRPr="005678AB" w:rsidRDefault="005678AB" w:rsidP="00A444EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005678AB">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Attend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Framework</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C018446" w14:textId="1392F3CC" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="006816E6" w:rsidP="005678AB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1136708422"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005678AB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w14:paraId="6B61B40C" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="234583ED" w14:textId="324AF30A" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="00A444EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Other (please specify)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5448" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="243048B3" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="00A444EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w14:paraId="1FDF7E81" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C9C9C9" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="579CB17A" w14:textId="7529EFA0" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="00A444EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>No plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5448" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3151881D" w14:textId="0734BCE1" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="006816E6" w:rsidP="00EF50FA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="171"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="372200631"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00752417">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="56D85510" w14:textId="09CF3A3A" w:rsidR="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2042"/>
+        <w:gridCol w:w="2466"/>
+        <w:gridCol w:w="2258"/>
+        <w:gridCol w:w="2250"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="01919950" w14:textId="77777777" w:rsidTr="009B54DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB00735" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">External professionals/agencies involved in the decision for the pupil to commence in unregulated </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>AP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="083F5AF8" w14:textId="2B1BF424" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nb. Unregulated AP should not commence until appropriate professionals have been involved</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="211CD7AD" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="395D9F0D" w14:textId="29C1253D" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2528" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="57AB7BA2" w14:textId="47E8BF38" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B2D263" w14:textId="55713315" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B26015" w14:textId="05E7DFB6" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="1E029738" w14:textId="77777777" w:rsidTr="00A444EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="651BA07F" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE92617" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E672728" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36560B77" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="3C72A37A" w14:textId="77777777" w:rsidTr="00A444EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED9F7D4" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B055F40" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2823EEEC" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="059190F4" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="12CF34C9" w14:textId="77777777" w:rsidTr="00A444EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7CB099" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="168FBED8" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23990F1B" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E53FD9" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="340623E4" w14:textId="77777777" w:rsidTr="00A444EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A91D55" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D71779" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAC75BE" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2DCC5E" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="2AD3415F" w14:textId="77777777" w:rsidTr="00A444EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6AC7FE" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8724ED" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A08725" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="066D5144" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRPr="002939B5" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68DC10E6" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC4C80B" w14:textId="77777777" w:rsidR="00405FD8" w:rsidRDefault="00405FD8" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E315A6D" w14:textId="77777777" w:rsidR="00405FD8" w:rsidRDefault="00405FD8" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D1ECC6" w14:textId="77777777" w:rsidR="00405FD8" w:rsidRDefault="00405FD8" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4525"/>
+        <w:gridCol w:w="4491"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="108A2A3D" w14:textId="77777777" w:rsidTr="009B54DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AC2167" w14:textId="4852B649" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Details of professional completing the form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="7C126FF6" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2E7911" w14:textId="2827F4A6" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F0A5B9" w14:textId="4DCF8502" w:rsidR="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="7D00C642" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF81D91" w14:textId="0FEFFE53" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A444EE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Role</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C92F655" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="6927FE91" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="315467A4" w14:textId="39244C55" w:rsidR="00A444EE" w:rsidRPr="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E18D174" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="33839150" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="39BF40B6" w14:textId="1FAF9EE9" w:rsidR="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79224A26" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="69A56359" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4443D890" w14:textId="08A7F031" w:rsidR="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Date form completed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D7DF7B" w14:textId="77777777" w:rsidR="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4AEA88C9" w14:textId="77777777" w:rsidR="002F33F3" w:rsidRDefault="002F33F3" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4508"/>
+        <w:gridCol w:w="2254"/>
+        <w:gridCol w:w="2254"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BD012C" w14:paraId="586663A9" w14:textId="77777777" w:rsidTr="00BD012C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="8EAADB" w:themeFill="accent1" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="75444DB7" w14:textId="0B02699C" w:rsidR="00BD012C" w:rsidRPr="00BD012C" w:rsidRDefault="00BD012C" w:rsidP="009D7847">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD012C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk Assessment </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD012C" w14:paraId="2C8D4132" w14:textId="77777777" w:rsidTr="00511436">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CE7AB2" w14:textId="3CBC8442" w:rsidR="00BD012C" w:rsidRPr="00BD012C" w:rsidRDefault="004839F9" w:rsidP="009D7847">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004839F9">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Has a safeguarding risk assessment been completed to consider the pupil's welfare and supervision during the periods they are authorised to be absent from school?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32105BA8" w14:textId="17FADFE2" w:rsidR="00BD012C" w:rsidRPr="00BD012C" w:rsidRDefault="00BD012C" w:rsidP="00BD012C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-841779397"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:iCs/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4145C46C" w14:textId="49EC646F" w:rsidR="00BD012C" w:rsidRPr="00BD012C" w:rsidRDefault="00BD012C" w:rsidP="00BD012C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1809780770"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:iCs/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD012C" w14:paraId="38D9D399" w14:textId="77777777" w:rsidTr="00511436">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB4801F" w14:textId="5941AAC0" w:rsidR="00BD012C" w:rsidRPr="00BD012C" w:rsidRDefault="004839F9" w:rsidP="009D7847">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004839F9">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Has a safeguarding risk assessment been completed and shared with all relevant parties?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1713FB" w14:textId="22DB7A52" w:rsidR="00BD012C" w:rsidRPr="00BD012C" w:rsidRDefault="00BD012C" w:rsidP="00BD012C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1193141857"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:iCs/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A41581" w14:textId="1FB15795" w:rsidR="00BD012C" w:rsidRPr="00BD012C" w:rsidRDefault="00BD012C" w:rsidP="00BD012C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1025249182"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:iCs/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E01394E" w14:textId="77777777" w:rsidR="00BD012C" w:rsidRDefault="00BD012C" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FFE0722" w14:textId="77777777" w:rsidR="00BD012C" w:rsidRDefault="00BD012C" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4532"/>
+        <w:gridCol w:w="2242"/>
+        <w:gridCol w:w="2242"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B3628E" w:rsidRPr="00A444EE" w14:paraId="095B401E" w14:textId="77777777" w:rsidTr="00B3628E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="48308B42" w14:textId="70B2DF3B" w:rsidR="00B3628E" w:rsidRPr="00A444EE" w:rsidRDefault="00B3628E" w:rsidP="000110D3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Parental Consent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3628E" w14:paraId="49D97C9B" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB769E9" w14:textId="70B09C44" w:rsidR="00B3628E" w:rsidRPr="00A444EE" w:rsidRDefault="005B560D" w:rsidP="000110D3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B560D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Have parents/carers consented to the part-time timetable?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2242" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C91FF6" w14:textId="3C4C0C48" w:rsidR="00B3628E" w:rsidRPr="00B3628E" w:rsidRDefault="00B3628E" w:rsidP="00B3628E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3628E">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">es </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-1457019070"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BD012C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2242" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7366CD28" w14:textId="755B39E0" w:rsidR="00B3628E" w:rsidRDefault="00B3628E" w:rsidP="00B3628E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="1442194376"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3628E" w14:paraId="400FBEB2" w14:textId="77777777" w:rsidTr="00C93BB2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5982CAD8" w14:textId="14B4F4FA" w:rsidR="00B3628E" w:rsidRPr="00A444EE" w:rsidRDefault="00B3628E" w:rsidP="000110D3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reason why consent has not been obtained </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4484" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09ACAA59" w14:textId="77777777" w:rsidR="00B3628E" w:rsidRDefault="00B3628E" w:rsidP="000110D3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B560D" w14:paraId="31B2846A" w14:textId="77777777" w:rsidTr="00B52673">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF70B05" w14:textId="2A3F17AA" w:rsidR="005B560D" w:rsidRDefault="005B560D" w:rsidP="005B560D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B560D">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Has written consent from parents/carers been obtained?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2242" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CEE0F3" w14:textId="373FC6F6" w:rsidR="005B560D" w:rsidRDefault="005B560D" w:rsidP="005B560D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3628E">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">es </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="-106424931"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2242" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="496E90B6" w14:textId="7396D776" w:rsidR="005B560D" w:rsidRDefault="005B560D" w:rsidP="005B560D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:id w:val="1905713289"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3CC31B0F" w14:textId="77777777" w:rsidR="00B3628E" w:rsidRDefault="00B3628E" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0013744B" w:rsidRPr="00BA65FE" w14:paraId="54EC056A" w14:textId="77777777" w:rsidTr="000110D3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="20937B40" w14:textId="77777777" w:rsidR="0013744B" w:rsidRPr="00BA65FE" w:rsidRDefault="0013744B" w:rsidP="000110D3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk170650440"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>This timetable is to be used in conjunction with the Protocol for Reduced Provision Part Time Timetable.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
+    <w:p w14:paraId="1811A7B4" w14:textId="77777777" w:rsidR="00830BF1" w:rsidRDefault="00830BF1" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="7596132B" w14:textId="77777777" w:rsidTr="009B54DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FCBB971" w14:textId="4E709D0E" w:rsidR="00A444EE" w:rsidRPr="00BA65FE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Completed forms should be uploaded to the service's secure file transfer site </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA65FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EDT (</w:t>
+            </w:r>
+            <w:r w:rsidR="00B554BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Education Welfare Service</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF05E6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or your locality inbox below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="612F49FF" w14:textId="77777777" w:rsidTr="00BA65FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="051DBED9" w14:textId="25E3B4C1" w:rsidR="00A444EE" w:rsidRPr="00BA65FE" w:rsidRDefault="00A444EE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A444EE" w:rsidRPr="00A444EE" w14:paraId="36650ADA" w14:textId="77777777" w:rsidTr="009B54DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC652D8" w14:textId="362E84F5" w:rsidR="00A444EE" w:rsidRPr="00BA65FE" w:rsidRDefault="009E255E" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E255E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">By submitting this </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E255E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E255E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the school is confirming that the use of a part-time timetable has been deemed appropriate for a limited </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E255E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>period of time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E255E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, review arrangements have been </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E255E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>agreed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E255E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and any safeguarding issues have been fully </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E255E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>taken into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E255E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>. A copy of the formal agreement made with parent/carer’s signature must be kept at school and counter signed by the school Headteacher.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA65FE" w:rsidRPr="00A444EE" w14:paraId="30582022" w14:textId="77777777" w:rsidTr="00BA65FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="406651AD" w14:textId="77777777" w:rsidR="00BA65FE" w:rsidRPr="00BA65FE" w:rsidRDefault="00BA65FE" w:rsidP="009B54DC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA65FE" w:rsidRPr="00A444EE" w14:paraId="2D89F91E" w14:textId="77777777" w:rsidTr="009B54DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="2988FA36" w14:textId="5F32E4A5" w:rsidR="00BA65FE" w:rsidRDefault="00BA65FE" w:rsidP="00BA65FE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you have any question around this document or the unregulated alternative </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>provision</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002939B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please contact the </w:t>
+            </w:r>
+            <w:r w:rsidR="008C1A1C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Senior Education Welfare Officer</w:t>
+            </w:r>
+            <w:r w:rsidR="00C93BB2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for your locality – </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06F3A93C" w14:textId="533EC9AF" w:rsidR="00C93BB2" w:rsidRDefault="00C93BB2" w:rsidP="00C93BB2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>North –</w:t>
+            </w:r>
+            <w:r w:rsidR="0083014B">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="0083014B" w:rsidRPr="00716B11">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>EWSNorth@hullcc.gov.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="4CB01E70" w14:textId="5300F6DC" w:rsidR="00C93BB2" w:rsidRDefault="00C93BB2" w:rsidP="00C93BB2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">East – </w:t>
+            </w:r>
+            <w:r w:rsidR="0083014B">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="0083014B" w:rsidRPr="00716B11">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>EWSEast@hullcc.gov.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7BC41C98" w14:textId="39D6087C" w:rsidR="00C93BB2" w:rsidRPr="002939B5" w:rsidRDefault="00C93BB2" w:rsidP="00C93BB2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">West – </w:t>
+            </w:r>
+            <w:r w:rsidR="0083014B">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="0083014B" w:rsidRPr="00716B11">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>EWSWest@hullcc.gov.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4449163D" w14:textId="35F8E79A" w:rsidR="00A444EE" w:rsidRDefault="00A444EE" w:rsidP="009D7847">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9061" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9061"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00330771" w14:paraId="25225E4C" w14:textId="77777777" w:rsidTr="00D5125A">
+        <w:trPr>
+          <w:trHeight w:val="415"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4805E4AB" w14:textId="22050A8B" w:rsidR="00330771" w:rsidRPr="0043184D" w:rsidRDefault="00330771" w:rsidP="00330771">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>CLOSURE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="24E96FFF" w14:textId="77777777" w:rsidR="000968D7" w:rsidRDefault="000968D7" w:rsidP="008571C5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24900869" w14:textId="536A025C" w:rsidR="008571C5" w:rsidRDefault="008571C5" w:rsidP="008571C5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002939B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please complete </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the day the part-time timetable ends</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4525"/>
+        <w:gridCol w:w="4542"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E31C88" w:rsidRPr="00A444EE" w14:paraId="5A164D54" w14:textId="77777777" w:rsidTr="006945E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D30F43A" w14:textId="193ACC30" w:rsidR="00E31C88" w:rsidRPr="00E31C88" w:rsidRDefault="00E31C88" w:rsidP="00180783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E31C88">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Reason for Closure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E31C88" w:rsidRPr="00A444EE" w14:paraId="13D4CBD5" w14:textId="77777777" w:rsidTr="006945E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADD8A9B" w14:textId="77777777" w:rsidR="00E31C88" w:rsidRDefault="00E31C88" w:rsidP="00180783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48F0C238" w14:textId="77777777" w:rsidR="00E31C88" w:rsidRDefault="00E31C88" w:rsidP="00180783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37E04B94" w14:textId="77777777" w:rsidR="00E31C88" w:rsidRPr="00A444EE" w:rsidRDefault="00E31C88" w:rsidP="00180783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E31C88" w:rsidRPr="00A444EE" w14:paraId="2F63E114" w14:textId="77777777" w:rsidTr="006945E1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4525" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FED2C6C" w14:textId="19B0634F" w:rsidR="00E31C88" w:rsidRPr="0076708A" w:rsidRDefault="00E31C88" w:rsidP="00180783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0076708A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Date of closure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4542" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CDEF59" w14:textId="77777777" w:rsidR="00E31C88" w:rsidRDefault="00E31C88" w:rsidP="00180783">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="8647"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="37F22C67" w14:textId="50F68166" w:rsidR="00262180" w:rsidRPr="009D7847" w:rsidRDefault="00262180" w:rsidP="00572120">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8647"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00262180" w:rsidRPr="009D7847">
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</calcChain>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="06355F20" w14:textId="77777777" w:rsidR="006816E6" w:rsidRDefault="006816E6" w:rsidP="00BA65FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="30DA966C" w14:textId="77777777" w:rsidR="006816E6" w:rsidRDefault="006816E6" w:rsidP="00BA65FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...234 lines deleted...]
-</sst>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...1287 lines deleted...]
-</styleSheet>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5ED61194" w14:textId="584E4E9B" w:rsidR="00BA65FE" w:rsidRDefault="00B12EDA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Edit September 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00F6063A">
+      <w:t>6</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2805063D" w14:textId="77777777" w:rsidR="006816E6" w:rsidRDefault="006816E6" w:rsidP="00BA65FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4F50726E" w14:textId="77777777" w:rsidR="006816E6" w:rsidRDefault="006816E6" w:rsidP="00BA65FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="009D7847"/>
+    <w:rsid w:val="000079D9"/>
+    <w:rsid w:val="0002437B"/>
+    <w:rsid w:val="00025EA4"/>
+    <w:rsid w:val="00032906"/>
+    <w:rsid w:val="00061D38"/>
+    <w:rsid w:val="00072A4E"/>
+    <w:rsid w:val="00074E8A"/>
+    <w:rsid w:val="000968D7"/>
+    <w:rsid w:val="000B248C"/>
+    <w:rsid w:val="00124F4F"/>
+    <w:rsid w:val="0013744B"/>
+    <w:rsid w:val="00164C3C"/>
+    <w:rsid w:val="00171423"/>
+    <w:rsid w:val="00173223"/>
+    <w:rsid w:val="00195052"/>
+    <w:rsid w:val="001A57E4"/>
+    <w:rsid w:val="002005D8"/>
+    <w:rsid w:val="00204C84"/>
+    <w:rsid w:val="002162A6"/>
+    <w:rsid w:val="00231219"/>
+    <w:rsid w:val="002475B8"/>
+    <w:rsid w:val="00252CC3"/>
+    <w:rsid w:val="00261A0A"/>
+    <w:rsid w:val="00262180"/>
+    <w:rsid w:val="002A6AA0"/>
+    <w:rsid w:val="002C1935"/>
+    <w:rsid w:val="002F1FAE"/>
+    <w:rsid w:val="002F33F3"/>
+    <w:rsid w:val="00330771"/>
+    <w:rsid w:val="003574F2"/>
+    <w:rsid w:val="003D305F"/>
+    <w:rsid w:val="00405FD8"/>
+    <w:rsid w:val="004206B9"/>
+    <w:rsid w:val="00421EF3"/>
+    <w:rsid w:val="0043184D"/>
+    <w:rsid w:val="004839F9"/>
+    <w:rsid w:val="00511436"/>
+    <w:rsid w:val="005233FE"/>
+    <w:rsid w:val="005315F0"/>
+    <w:rsid w:val="005678AB"/>
+    <w:rsid w:val="00572120"/>
+    <w:rsid w:val="005B560D"/>
+    <w:rsid w:val="00641555"/>
+    <w:rsid w:val="00673233"/>
+    <w:rsid w:val="006816E6"/>
+    <w:rsid w:val="00681AA4"/>
+    <w:rsid w:val="006945E1"/>
+    <w:rsid w:val="00697D1A"/>
+    <w:rsid w:val="006C307E"/>
+    <w:rsid w:val="006E610D"/>
+    <w:rsid w:val="00701CD3"/>
+    <w:rsid w:val="0072016C"/>
+    <w:rsid w:val="00752417"/>
+    <w:rsid w:val="0076708A"/>
+    <w:rsid w:val="00767B03"/>
+    <w:rsid w:val="007923B3"/>
+    <w:rsid w:val="007C37B7"/>
+    <w:rsid w:val="007D2B83"/>
+    <w:rsid w:val="00804B1F"/>
+    <w:rsid w:val="00821062"/>
+    <w:rsid w:val="0083014B"/>
+    <w:rsid w:val="00830BF1"/>
+    <w:rsid w:val="008431DB"/>
+    <w:rsid w:val="008571C5"/>
+    <w:rsid w:val="008A6739"/>
+    <w:rsid w:val="008C1A1C"/>
+    <w:rsid w:val="008D6FEE"/>
+    <w:rsid w:val="00932255"/>
+    <w:rsid w:val="0093301A"/>
+    <w:rsid w:val="00945909"/>
+    <w:rsid w:val="009553C1"/>
+    <w:rsid w:val="00991DB0"/>
+    <w:rsid w:val="009D7847"/>
+    <w:rsid w:val="009E255E"/>
+    <w:rsid w:val="00A246BD"/>
+    <w:rsid w:val="00A444EE"/>
+    <w:rsid w:val="00AB3AB4"/>
+    <w:rsid w:val="00AD7696"/>
+    <w:rsid w:val="00AE6F25"/>
+    <w:rsid w:val="00AF05E6"/>
+    <w:rsid w:val="00B12EDA"/>
+    <w:rsid w:val="00B3628E"/>
+    <w:rsid w:val="00B554BF"/>
+    <w:rsid w:val="00B57CE3"/>
+    <w:rsid w:val="00B8074E"/>
+    <w:rsid w:val="00B81343"/>
+    <w:rsid w:val="00B94DFE"/>
+    <w:rsid w:val="00BA65FE"/>
+    <w:rsid w:val="00BC15A4"/>
+    <w:rsid w:val="00BC70BB"/>
+    <w:rsid w:val="00BD012C"/>
+    <w:rsid w:val="00C11766"/>
+    <w:rsid w:val="00C63AB5"/>
+    <w:rsid w:val="00C769AB"/>
+    <w:rsid w:val="00C92734"/>
+    <w:rsid w:val="00C93BB2"/>
+    <w:rsid w:val="00C96BCA"/>
+    <w:rsid w:val="00CA27CA"/>
+    <w:rsid w:val="00D327E0"/>
+    <w:rsid w:val="00D5125A"/>
+    <w:rsid w:val="00D74AAF"/>
+    <w:rsid w:val="00DA364A"/>
+    <w:rsid w:val="00DD4251"/>
+    <w:rsid w:val="00E177A0"/>
+    <w:rsid w:val="00E20DBD"/>
+    <w:rsid w:val="00E31C88"/>
+    <w:rsid w:val="00E50CFE"/>
+    <w:rsid w:val="00E523C3"/>
+    <w:rsid w:val="00E85742"/>
+    <w:rsid w:val="00EA0A97"/>
+    <w:rsid w:val="00EF50FA"/>
+    <w:rsid w:val="00F136A6"/>
+    <w:rsid w:val="00F22195"/>
+    <w:rsid w:val="00F4487D"/>
+    <w:rsid w:val="00F6063A"/>
+    <w:rsid w:val="00FA4860"/>
+    <w:rsid w:val="00FB352E"/>
+    <w:rsid w:val="00FC51E8"/>
+    <w:rsid w:val="00FD23A1"/>
+    <w:rsid w:val="00FE478D"/>
+    <w:rsid w:val="00FF7643"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="59FB2823"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{845406FD-39DB-4461-BC75-9AD6020A57CD}"/>
+</w:settings>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000968D7"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="009D7847"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA65FE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BA65FE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA65FE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00BA65FE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00262180"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA364A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0083014B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-</xdr:wsDr>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...51 lines deleted...]
-</xdr:wsDr>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EWSNorth@hullcc.gov.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EWSWest@hullcc.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EWSEast@hullcc.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1964,2880 +8359,123 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2500 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010094517BC702FA1F458D37E6A143626152" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f47f27b95f47ad3b98d375e00211a4e8">
-[...239 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{084364C0-FC08-4212-B75A-A602E52A53C8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FF3CF99-7BC2-4A19-8175-80641ECC84DC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{bdad5af3-eb5c-4559-9375-26974fdd413e}" enabled="1" method="Standard" siteId="{998b793d-d177-4b88-8be1-6fe1f323a70b}" contentBits="3" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>704</Words>
+  <Characters>4015</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'PT Open'!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hull City Council</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4710</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Painter Phillip</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Chegwin Sam</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010094517BC702FA1F458D37E6A143626152</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_SetDate">
+    <vt:lpwstr>2024-06-13T10:02:49Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Name">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_SiteId">
+    <vt:lpwstr>998b793d-d177-4b88-8be1-6fe1f323a70b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_ActionId">
+    <vt:lpwstr>36cd9259-9589-436e-add4-53a59b3a408b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_ContentBits">
+    <vt:lpwstr>3</vt:lpwstr>
   </property>
 </Properties>
 </file>