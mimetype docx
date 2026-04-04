--- v0 (2025-12-24)
+++ v1 (2026-04-04)
@@ -208,70 +208,82 @@
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00E45785" w:rsidRPr="003155B5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A3FAE37" wp14:editId="62D0FBB6">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A3FAE37" wp14:editId="0F5BDD11">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-77470</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>85090</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1143000" cy="476250"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14" name="Picture 14"/>
+                  <wp:docPr id="14" name="Picture 14">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 8"/>
+                          <pic:cNvPr id="14" name="Picture 14">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="476250"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
@@ -388,120 +400,116 @@
               <w:ind w:left="-250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00222B72">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="56"/>
               </w:rPr>
               <w:t xml:space="preserve">Child’s </w:t>
             </w:r>
             <w:r w:rsidR="00C77979" w:rsidRPr="00222B72">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="56"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B702E23" w14:textId="77777777" w:rsidR="00B80730" w:rsidRPr="00222B72" w:rsidRDefault="00B80730" w:rsidP="00566F3D">
+          <w:p w14:paraId="493BE553" w14:textId="57867377" w:rsidR="00566F3D" w:rsidRPr="00222B72" w:rsidRDefault="006703A9" w:rsidP="00566F3D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="56"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="493BE553" w14:textId="57867377" w:rsidR="00566F3D" w:rsidRPr="00222B72" w:rsidRDefault="006703A9" w:rsidP="00566F3D">
+            <w:r w:rsidRPr="00222B72">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="56"/>
+              </w:rPr>
+              <w:t>Date of Birth: __ / __ / ____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D6E845F" w14:textId="01F1AF0D" w:rsidR="00CC42A9" w:rsidRDefault="00CC42A9" w:rsidP="00CC42A9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-250"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="56"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00222B72">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="56"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 Year Group:</w:t>
+            </w:r>
+            <w:r w:rsidR="006703A9" w:rsidRPr="00222B72">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="56"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Year __</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F9CB9F9" w14:textId="77777777" w:rsidR="008D388E" w:rsidRPr="00EC568D" w:rsidRDefault="008D388E" w:rsidP="008D388E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="56"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00222B72">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="56"/>
               </w:rPr>
-              <w:t>Date of Birth: __ / __ / ____</w:t>
-[...39 lines deleted...]
-            </w:pPr>
+              <w:t>Education Setting: ___________</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="26FA48A4" w14:textId="1B6DDF40" w:rsidR="00783FEC" w:rsidRPr="003155B5" w:rsidRDefault="005C3806" w:rsidP="00662FE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3806">
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60DE04DB" wp14:editId="63EBF288">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2058670</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>219075</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2360930" cy="1404620"/>
@@ -853,51 +861,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-584918020"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B04FE4" w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="002D4023">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
@@ -933,51 +940,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="405653487"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B04FE4" w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="002D4023">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
@@ -997,51 +1003,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-967812359"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B04FE4" w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45446CF0" w14:textId="79D20B89" w:rsidR="000063DF" w:rsidRPr="007A45B7" w:rsidRDefault="00295EDF" w:rsidP="00A3667D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1062,51 +1067,50 @@
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1293591439"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D4023">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
@@ -1138,51 +1142,50 @@
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000063DF" w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1040895686"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B04FE4" w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000063DF" w:rsidRPr="007A45B7" w14:paraId="196B09C7" w14:textId="77777777" w:rsidTr="00222B72">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
@@ -3204,137 +3207,134 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The young person agrees to information about their EHC plan being shared with this person.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="650CAAE4" w14:textId="77777777" w:rsidR="00D2137B" w:rsidRPr="007A45B7" w:rsidRDefault="00D2137B" w:rsidP="00D2137B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="609CA579" w14:textId="77777777" w:rsidR="00D2137B" w:rsidRDefault="00F267AD" w:rsidP="00D2137B">
+          <w:p w14:paraId="609CA579" w14:textId="77777777" w:rsidR="00D2137B" w:rsidRDefault="00000000" w:rsidP="00D2137B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-94556614"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D2137B" w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D2137B" w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes                                   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1289659418"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D2137B" w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D2137B" w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No                            </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-878787222"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D2137B" w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D2137B" w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D2137B" w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Not able to respond </w:t>
             </w:r>
@@ -4811,51 +4811,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1089504392"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E091D" w:rsidRPr="007A45B7" w14:paraId="1D9A6A70" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
@@ -5014,89 +5013,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="850757771"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00CC42A9" w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-236780823"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC42A9" w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E091D" w:rsidRPr="007A45B7" w14:paraId="7AA2B039" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5166,51 +5163,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1113976724"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA0E94" w:rsidRPr="007A45B7" w14:paraId="0414C2CC" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
@@ -5287,51 +5283,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="575172998"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E091D" w:rsidRPr="007A45B7" w14:paraId="721B536C" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
@@ -5422,113 +5417,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1310587282"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1124765801"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  n/a </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1516117870"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC42A9" w:rsidRPr="007A45B7" w14:paraId="576AC260" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5625,113 +5617,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="443586539"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1745527933"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  n/a </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1112898805"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E091D" w:rsidRPr="007A45B7" w14:paraId="2F8D4730" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5966,113 +5955,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-699554527"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1004393256"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  n/a </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="487679409"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E091D" w:rsidRPr="007A45B7" w14:paraId="09C60791" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6142,113 +6128,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1315913993"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1061135916"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  n/a </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1242374630"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E091D" w:rsidRPr="007A45B7" w14:paraId="680E7180" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6318,113 +6301,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-80527829"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1552415053"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  n/a </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1587421634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E091D" w:rsidRPr="007A45B7" w14:paraId="4ED948F8" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6494,113 +6474,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1037004376"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1993364072"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  n/a </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1478833831"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E091D" w:rsidRPr="007A45B7" w14:paraId="13810607" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6670,113 +6647,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="785080922"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2066986788"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  n/a </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1388758538"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E091D" w:rsidRPr="007A45B7" w14:paraId="4862E197" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6846,113 +6820,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1131053211"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="128602826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  n/a </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1679927344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E091D" w:rsidRPr="007A45B7" w14:paraId="2477511B" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7026,113 +6997,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="211079702"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-203792948"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  n/a </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1287040385"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003450F0" w:rsidRPr="007A45B7" w14:paraId="05D62333" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7206,113 +7174,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1889103434"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1373804168"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  n/a </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="782310492"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003450F0" w:rsidRPr="007A45B7" w14:paraId="0D01C16B" w14:textId="77777777" w:rsidTr="008A0232">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7386,113 +7351,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="820546697"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-897671981"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C92E48">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  n/a </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1691057646"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C92E48" w:rsidRPr="007A45B7" w14:paraId="0E46D73A" w14:textId="77777777" w:rsidTr="001636FA">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
@@ -8960,82 +8922,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="399644335"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">         No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-148824798"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0099613A" w:rsidRPr="007A45B7" w14:paraId="1A96F4CC" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:trHeight w:val="512"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9376,82 +9336,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1668094690"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">         No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="722254554"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0099613A" w:rsidRPr="007A45B7" w14:paraId="7399804D" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:trHeight w:val="512"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9801,82 +9759,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1123040767"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">         No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1266763150"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0099613A" w:rsidRPr="007A45B7" w14:paraId="3A634911" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:trHeight w:val="512"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10226,82 +10182,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1371956842"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">         No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1435095292"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0099613A" w:rsidRPr="007A45B7" w14:paraId="18FD07FB" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:trHeight w:val="512"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10723,82 +10677,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1835057951"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">         No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-977528483"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0099613A" w:rsidRPr="007A45B7" w14:paraId="0902245B" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:trHeight w:val="512"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -11189,82 +11141,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1014453985"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">         No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1019586325"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000850F0" w:rsidRPr="007A45B7" w14:paraId="1C9E324F" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -11439,82 +11389,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2027751076"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">         No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-886331048"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4072F" w:rsidRPr="007A45B7" w14:paraId="7317028F" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -11930,127 +11878,124 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="630438001"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="423223443"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Partially  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-855121462"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="75D3FE54" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12161,93 +12106,91 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1624110981"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="506873747"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="4FFD3A77" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12300,93 +12243,91 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="920609239"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-554544675"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="1993D59D" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12675,127 +12616,124 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-450551345"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1334338297"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Partially  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="952283884"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="3C4F7D46" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12906,93 +12844,91 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1912270317"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="85349690"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="40BB0FAE" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13045,93 +12981,91 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-329063673"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-382486057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="2D4386D3" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13420,127 +13354,124 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1856111056"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-289673029"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Partially  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1504112822"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="68A03B6A" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13651,93 +13582,91 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-951624524"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1344161053"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="63FC573E" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13791,93 +13720,91 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="34554836"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1881971240"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="1AABF962" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14166,127 +14093,124 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2060667061"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1933118011"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Partially  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-73121243"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="1A114673" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14397,93 +14321,91 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-408150249"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-242032898"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="61D2B72E" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14536,93 +14458,91 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="568691934"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2085256822"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="0E62C1CF" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14911,127 +14831,124 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1851444861"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-237479707"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Partially  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1756826824"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="58B48A24" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -15142,93 +15059,91 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="652423837"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="107936530"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="0BEE2E50" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -15281,93 +15196,91 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1562822310"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="921605157"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072675D" w:rsidRPr="007A45B7" w14:paraId="126F1798" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -15412,83 +15325,1292 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26CC9B50" w14:textId="77777777" w:rsidR="0072675D" w:rsidRPr="007A45B7" w:rsidRDefault="0072675D" w:rsidP="00225D16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B5AD86D" w14:textId="77777777" w:rsidR="0072675D" w:rsidRDefault="0072675D" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="762C79EB" w14:textId="77777777" w:rsidR="006F7815" w:rsidRDefault="006F7815" w:rsidP="00B405C1">
+    <w:p w14:paraId="179C5F30" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BB181CF" w14:textId="77777777" w:rsidR="0072675D" w:rsidRDefault="0072675D" w:rsidP="00B405C1">
+    <w:p w14:paraId="464A3E38" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38010E4E" w14:textId="77777777" w:rsidR="0072675D" w:rsidRDefault="0072675D" w:rsidP="00B405C1">
+    <w:p w14:paraId="588F0D96" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0CFDEB4E" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="112EE760" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7460539D" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5BE25B" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D5EB80" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F28768" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D122C2B" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135D54E7" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D5C712" w14:textId="4D57AE6E" w:rsidR="00AD5F66" w:rsidRPr="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk224283099"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Use the space below to add any new outcomes.  Ensure that these are SMART.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762C79EB" w14:textId="77777777" w:rsidR="006F7815" w:rsidRDefault="006F7815" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="2592"/>
+        <w:gridCol w:w="2907"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w14:paraId="45519AC0" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="612DC861" w14:textId="63674743" w:rsidR="00AD5F66" w:rsidRPr="00F442C2" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Outcome 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="346D29CD" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="00F442C2" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F442C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>By when?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE95AEA" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w14:paraId="36E85351" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CD309F" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A34ADBB" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20CE3CA9" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66AA861F" w14:textId="4BC12670" w:rsidR="00AD5F66" w:rsidRPr="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w14:paraId="42683485" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C93198" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who is recommending this outcome?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D10E2A" w14:textId="4E22C92A" w:rsidR="00AD5F66" w:rsidRPr="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Link to specific reports or assessments, if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5499" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34191C87" w14:textId="278C3E08" w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08D4EA5F" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="2592"/>
+        <w:gridCol w:w="2907"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w14:paraId="492E7E90" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F9E35B" w14:textId="30CF1625" w:rsidR="00AD5F66" w:rsidRPr="00F442C2" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Outcome 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6793EA3B" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="00F442C2" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F442C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>By when?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="308DC0E9" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w14:paraId="5FF370DF" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="472E05C8" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E78FC1D" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="156AC59A" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17BA44F0" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w14:paraId="46076C3A" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="193DF202" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who is recommending this outcome?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7879E5C7" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Link to specific reports or assessments, if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5499" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77710631" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4BB181CF" w14:textId="77777777" w:rsidR="0072675D" w:rsidRDefault="0072675D" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="2592"/>
+        <w:gridCol w:w="2907"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w14:paraId="277EB2E4" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2B5D4B" w14:textId="4B21C495" w:rsidR="00AD5F66" w:rsidRPr="00F442C2" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Outcome 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A6D07F" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="00F442C2" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F442C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>By when?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28999891" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w14:paraId="4DCB1DE8" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="578D90E0" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12CB01D1" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="632C98C3" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AA74342" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42A1A1DB" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w14:paraId="103B8C51" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="044734D6" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who is recommending this outcome?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AC2AA44" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Link to specific reports or assessments, if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5499" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="590AD934" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38010E4E" w14:textId="77777777" w:rsidR="0072675D" w:rsidRDefault="0072675D" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="2592"/>
+        <w:gridCol w:w="2907"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w14:paraId="5229E986" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5171D715" w14:textId="50AD1163" w:rsidR="00AD5F66" w:rsidRPr="00F442C2" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Outcome 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17553179" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="00F442C2" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F442C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>By when?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A57B790" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w14:paraId="285778F3" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38848AAF" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72E54E44" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="155F4F69" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46AFF62E" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CF0AE32" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w14:paraId="5C053DD3" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC7D260" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who is recommending this outcome?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12DE8D63" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Link to specific reports or assessments, if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5499" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE2C0A4" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRPr="007A45B7" w:rsidRDefault="00AD5F66" w:rsidP="002916D2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0EEA66AE" w14:textId="77777777" w:rsidR="00AD5F66" w:rsidRDefault="00AD5F66" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="46F1CF0F" w14:textId="77777777" w:rsidR="0072675D" w:rsidRDefault="0072675D" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56A553D0" w14:textId="77777777" w:rsidR="0072675D" w:rsidRDefault="0072675D" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09BE911F" w14:textId="77777777" w:rsidR="0072675D" w:rsidRDefault="0072675D" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
@@ -15564,51 +16686,50 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="369B6FF9" w14:textId="4C09EC5A" w:rsidR="00555EA8" w:rsidRPr="007A45B7" w:rsidRDefault="00555EA8" w:rsidP="00225D16">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Preparing for Adulthood (PfA) and Transition Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00555EA8" w:rsidRPr="007A45B7" w14:paraId="2978C73F" w14:textId="77777777" w:rsidTr="00225D16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F570C1E" w14:textId="3935E02B" w:rsidR="00555EA8" w:rsidRPr="007A45B7" w:rsidRDefault="00555EA8" w:rsidP="00225D16">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
@@ -16785,50 +17906,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What difference will this make?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2007A85A" w14:textId="77777777" w:rsidR="0072675D" w:rsidRPr="007A45B7" w:rsidRDefault="0072675D" w:rsidP="00225D16">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00070885">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>What will be the impact?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4392" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60D24668" w14:textId="77777777" w:rsidR="0072675D" w:rsidRDefault="0072675D" w:rsidP="00225D16">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -16904,51 +18026,50 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="7CF42DAC" w14:textId="2C6B8E1D" w:rsidR="007C734B" w:rsidRPr="00CD1ADD" w:rsidRDefault="00CD1ADD" w:rsidP="003372E1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1ADD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Discussions regarding Preparing for Adulthood and Transition Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C734B" w:rsidRPr="007A45B7" w14:paraId="7B9177EE" w14:textId="77777777" w:rsidTr="0075152F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AE27385" w14:textId="77777777" w:rsidR="007C734B" w:rsidRPr="007A45B7" w:rsidRDefault="007C734B" w:rsidP="0075152F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -17625,50 +18746,51 @@
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75CA87A9" w14:textId="6B6F868C" w:rsidR="0075152F" w:rsidRDefault="00BE7983" w:rsidP="0075152F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Work / Volunteering Experience</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5641" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75C356A7" w14:textId="77777777" w:rsidR="00BE7983" w:rsidRPr="007A45B7" w:rsidRDefault="00BE7983" w:rsidP="0075152F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -17708,51 +18830,50 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B5F3FC7" w14:textId="1E41457F" w:rsidR="0053013A" w:rsidRDefault="00B73D15" w:rsidP="00285DFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A45B7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SECTION F</w:t>
       </w:r>
       <w:r w:rsidR="00454B46">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – EDUCATION</w:t>
       </w:r>
       <w:r w:rsidR="00616E58">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AL</w:t>
       </w:r>
       <w:r w:rsidR="00454B46">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -17871,85 +18992,83 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1012422140"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">         No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-399211260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63D61085" w14:textId="77777777" w:rsidR="0007656D" w:rsidRPr="007A45B7" w:rsidRDefault="0007656D" w:rsidP="0007656D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -19049,82 +20168,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1232276699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">         No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1857691630"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13EE0" w:rsidRPr="007A45B7" w14:paraId="2B3981E5" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -19211,51 +20328,50 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60C76EDA" w14:textId="3939A27A" w:rsidR="00D13EE0" w:rsidRPr="00D13EE0" w:rsidRDefault="00D13EE0" w:rsidP="00D13EE0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D13EE0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H1 and H2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13EE0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="005F1FE1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -19451,82 +20567,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="274141788"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">         No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1699546315"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003125EE" w:rsidRPr="007A45B7" w14:paraId="4C23FA0A" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -19776,82 +20890,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-702401590"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">         No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="523523019"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004735F1" w:rsidRPr="007A45B7" w14:paraId="3F2203C8" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -20088,128 +21200,125 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="753864856"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> No     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1584414771"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">          n/a</w:t>
             </w:r>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="77875802"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="21581429" w14:textId="77777777" w:rsidR="00AA09CC" w:rsidRDefault="00AA09CC" w:rsidP="00225D16">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B0A1DA5" w14:textId="77777777" w:rsidR="00AA09CC" w:rsidRPr="001D18E1" w:rsidRDefault="00AA09CC" w:rsidP="00225D16">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -20442,51 +21551,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36027B84" w14:textId="77777777" w:rsidR="000D03D2" w:rsidRPr="007A45B7" w:rsidRDefault="000D03D2" w:rsidP="00225D16">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74567">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Personal Budgets/Direct Payments</w:t>
             </w:r>
             <w:r w:rsidRPr="00D74567">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D03D2" w:rsidRPr="007A45B7" w14:paraId="5E513AA9" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -20583,51 +21691,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes – Education </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="369340211"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18E955C3" w14:textId="77777777" w:rsidR="000D03D2" w:rsidRPr="007A45B7" w:rsidRDefault="000D03D2" w:rsidP="00225D16">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -20636,96 +21743,94 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes – Social Care </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1813700540"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="4A8BD568" w14:textId="77777777" w:rsidR="000D03D2" w:rsidRPr="007A45B7" w:rsidRDefault="000D03D2" w:rsidP="00225D16">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes - Health      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1913043960"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7186E021" w14:textId="77777777" w:rsidR="000D03D2" w:rsidRPr="007A45B7" w:rsidRDefault="000D03D2" w:rsidP="00225D16">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -20734,51 +21839,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1768383584"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D03D2" w:rsidRPr="007A45B7" w14:paraId="7339DB53" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -20971,85 +22075,83 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1583591724"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">          No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1801571392"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="502956D5" w14:textId="77777777" w:rsidR="000D03D2" w:rsidRPr="00D13EE0" w:rsidRDefault="000D03D2" w:rsidP="00D13EE0">
       <w:pPr>
@@ -21454,51 +22556,50 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2670DB9A" w14:textId="77777777" w:rsidR="0023577B" w:rsidRPr="007A45B7" w:rsidRDefault="0023577B" w:rsidP="00225D16">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A3465">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Further action recommended, indicating clearly who will take responsibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0023577B" w:rsidRPr="007A45B7" w14:paraId="0A67BCD0" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C3BFB8C" w14:textId="77777777" w:rsidR="0023577B" w:rsidRPr="007A45B7" w:rsidRDefault="0023577B" w:rsidP="00225D16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -22380,133 +23481,131 @@
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Continue with the EHCP?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="179C62E6" w14:textId="77777777" w:rsidR="00D32AFB" w:rsidRPr="007A45B7" w:rsidRDefault="00F267AD" w:rsidP="00225D16">
+          <w:p w14:paraId="179C62E6" w14:textId="77777777" w:rsidR="00D32AFB" w:rsidRPr="007A45B7" w:rsidRDefault="00000000" w:rsidP="00225D16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1164360386"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D32AFB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D32AFB" w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D32AFB" w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="00D32AFB" w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Continue</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="658ADEBB" w14:textId="77777777" w:rsidR="00D32AFB" w:rsidRPr="007A45B7" w:rsidRDefault="00F267AD" w:rsidP="00225D16">
+          <w:p w14:paraId="658ADEBB" w14:textId="77777777" w:rsidR="00D32AFB" w:rsidRPr="007A45B7" w:rsidRDefault="00000000" w:rsidP="00225D16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1543515102"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D32AFB" w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D32AFB" w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00D32AFB" w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
@@ -22816,85 +23915,83 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="165759517"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">          No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2109074241"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A4DD5" w:rsidRPr="007A45B7" w14:paraId="7D0B3A88" w14:textId="77777777" w:rsidTr="008B0C57">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7D53B9AD" w14:textId="77777777" w:rsidR="008A4DD5" w:rsidRDefault="008A4DD5" w:rsidP="00225D16">
             <w:pPr>
@@ -22938,50 +24035,51 @@
       <w:tr w:rsidR="008A4DD5" w:rsidRPr="007A45B7" w14:paraId="6912CAE5" w14:textId="77777777" w:rsidTr="008B0C57">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="32D1746F" w14:textId="77777777" w:rsidR="008A4DD5" w:rsidRDefault="008A4DD5" w:rsidP="00225D16">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Print Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="286C9813" w14:textId="77777777" w:rsidR="008A4DD5" w:rsidRPr="007A45B7" w:rsidRDefault="008A4DD5" w:rsidP="00225D16">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A4DD5" w:rsidRPr="007A45B7" w14:paraId="13D91B23" w14:textId="77777777" w:rsidTr="008B0C57">
         <w:trPr>
@@ -23239,51 +24337,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="581B7D2D" w14:textId="77777777" w:rsidR="008A4DD5" w:rsidRPr="007A45B7" w:rsidRDefault="008A4DD5" w:rsidP="00225D16">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004228C3">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Consultation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A4DD5" w:rsidRPr="007A45B7" w14:paraId="70BD92F8" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="15D6FDA8" w14:textId="77777777" w:rsidR="008A4DD5" w:rsidRPr="00711ABE" w:rsidRDefault="008A4DD5" w:rsidP="00225D16">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00711ABE">
@@ -23428,85 +24525,83 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="114797783"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">          No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="171778684"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BBFFBD4" w14:textId="77777777" w:rsidR="008A4DD5" w:rsidRPr="00F009E8" w:rsidRDefault="008A4DD5" w:rsidP="00225D16">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3296"/>
@@ -23679,85 +24774,83 @@
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1327623481"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="007A45B7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">          No </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="252703362"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007A45B7">
                   <w:rPr>
                     <w:rFonts w:ascii="Aptos" w:eastAsia="MS Gothic" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A4DD5" w:rsidRPr="007A45B7" w14:paraId="4D9531AC" w14:textId="77777777" w:rsidTr="00225D16">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5807" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1C6A577A" w14:textId="77777777" w:rsidR="008A4DD5" w:rsidRPr="007A45B7" w:rsidRDefault="008A4DD5" w:rsidP="00225D16">
             <w:pPr>
@@ -24260,51 +25353,50 @@
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A4DD5" w14:paraId="2833838D" w14:textId="77777777" w:rsidTr="00225D16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="4BAF894F" w14:textId="77777777" w:rsidR="008A4DD5" w:rsidRPr="000409E6" w:rsidRDefault="008A4DD5" w:rsidP="00225D16">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000409E6">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Glossary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A4DD5" w14:paraId="09B9BAB8" w14:textId="77777777" w:rsidTr="00225D16">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5B4A889F" w14:textId="77777777" w:rsidR="008A4DD5" w:rsidRPr="00BB7E89" w:rsidRDefault="008A4DD5" w:rsidP="00225D16">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7E89">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -24881,65 +25973,65 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008D4D04" w:rsidSect="00173C1E">
       <w:headerReference w:type="even" r:id="rId28"/>
       <w:headerReference w:type="default" r:id="rId29"/>
       <w:footerReference w:type="even" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:headerReference w:type="first" r:id="rId32"/>
       <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7777C857" w14:textId="77777777" w:rsidR="008B7F41" w:rsidRDefault="008B7F41" w:rsidP="00D3595D">
+    <w:p w14:paraId="571EC28F" w14:textId="77777777" w:rsidR="009D1821" w:rsidRDefault="009D1821" w:rsidP="00D3595D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4281CCE1" w14:textId="77777777" w:rsidR="008B7F41" w:rsidRDefault="008B7F41" w:rsidP="00D3595D">
+    <w:p w14:paraId="66F0DAE8" w14:textId="77777777" w:rsidR="009D1821" w:rsidRDefault="009D1821" w:rsidP="00D3595D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="23BFBC73" w14:textId="77777777" w:rsidR="008B7F41" w:rsidRDefault="008B7F41"/>
+    <w:p w14:paraId="5ACA39CC" w14:textId="77777777" w:rsidR="009D1821" w:rsidRDefault="009D1821"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -25264,65 +26356,63 @@
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:id w:val="853699586"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="860082579"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidR="003450F0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EHCP Annual Review</w:t>
             </w:r>
             <w:r w:rsidR="007E75D7">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (9+)</w:t>
             </w:r>
             <w:r w:rsidR="00A92403" w:rsidRPr="000063DF">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00984C18" w:rsidRPr="000063DF">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -25574,65 +26664,65 @@
     <w:r w:rsidR="00E66CCC" w:rsidRPr="00E66CCC">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
       <w:t>P Annual Review</w:t>
     </w:r>
     <w:r w:rsidR="00984C18" w:rsidRPr="00E66CCC">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E63BCC">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
       <w:t>(9+)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42B7EEB9" w14:textId="77777777" w:rsidR="008B7F41" w:rsidRDefault="008B7F41" w:rsidP="00D3595D">
+    <w:p w14:paraId="620ACABC" w14:textId="77777777" w:rsidR="009D1821" w:rsidRDefault="009D1821" w:rsidP="00D3595D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C64F28D" w14:textId="77777777" w:rsidR="008B7F41" w:rsidRDefault="008B7F41" w:rsidP="00D3595D">
+    <w:p w14:paraId="39636246" w14:textId="77777777" w:rsidR="009D1821" w:rsidRDefault="009D1821" w:rsidP="00D3595D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00E33082" w14:textId="77777777" w:rsidR="008B7F41" w:rsidRDefault="008B7F41"/>
+    <w:p w14:paraId="73AD2EF4" w14:textId="77777777" w:rsidR="009D1821" w:rsidRDefault="009D1821"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18D8E93B" w14:textId="76BB3FB4" w:rsidR="002551F5" w:rsidRDefault="002551F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C73F061" wp14:editId="2BB88B68">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
@@ -25990,77 +27080,77 @@
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype w14:anchorId="0C88EF85" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="mso8698"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape w14:anchorId="6A3FAE37" id="_x0000_i1027" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="BD14513_"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00697153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A53EAF22"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
@@ -30946,56 +32036,57 @@
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1925412474">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1009723323">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="898134572">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="96868875">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="482965391">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="893396055">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D3595D"/>
     <w:rsid w:val="00002BCB"/>
     <w:rsid w:val="000063DF"/>
     <w:rsid w:val="000069F2"/>
@@ -31024,50 +32115,51 @@
     <w:rsid w:val="00090566"/>
     <w:rsid w:val="00090CAE"/>
     <w:rsid w:val="000932F8"/>
     <w:rsid w:val="00093598"/>
     <w:rsid w:val="00093ED2"/>
     <w:rsid w:val="00097077"/>
     <w:rsid w:val="000A0882"/>
     <w:rsid w:val="000A20DC"/>
     <w:rsid w:val="000A26AC"/>
     <w:rsid w:val="000A5C4B"/>
     <w:rsid w:val="000B0399"/>
     <w:rsid w:val="000B2D88"/>
     <w:rsid w:val="000B4B60"/>
     <w:rsid w:val="000B4D23"/>
     <w:rsid w:val="000C048C"/>
     <w:rsid w:val="000C2457"/>
     <w:rsid w:val="000C3AB5"/>
     <w:rsid w:val="000D03D2"/>
     <w:rsid w:val="000D0BA6"/>
     <w:rsid w:val="000D0F02"/>
     <w:rsid w:val="000D2B4B"/>
     <w:rsid w:val="000D3958"/>
     <w:rsid w:val="000D6468"/>
     <w:rsid w:val="000D6879"/>
     <w:rsid w:val="000D7FC4"/>
+    <w:rsid w:val="000E4391"/>
     <w:rsid w:val="000E4D79"/>
     <w:rsid w:val="000E55AB"/>
     <w:rsid w:val="000E61FF"/>
     <w:rsid w:val="000F1675"/>
     <w:rsid w:val="000F18A3"/>
     <w:rsid w:val="000F3A8E"/>
     <w:rsid w:val="000F411B"/>
     <w:rsid w:val="000F4C95"/>
     <w:rsid w:val="000F6C5C"/>
     <w:rsid w:val="00104C3E"/>
     <w:rsid w:val="00106D8B"/>
     <w:rsid w:val="001153D5"/>
     <w:rsid w:val="00115CD2"/>
     <w:rsid w:val="001168B6"/>
     <w:rsid w:val="00117480"/>
     <w:rsid w:val="0011770B"/>
     <w:rsid w:val="00120A36"/>
     <w:rsid w:val="001210C5"/>
     <w:rsid w:val="001210E4"/>
     <w:rsid w:val="00125382"/>
     <w:rsid w:val="00125AA1"/>
     <w:rsid w:val="00126200"/>
     <w:rsid w:val="001317A4"/>
     <w:rsid w:val="00134335"/>
     <w:rsid w:val="0013644C"/>
@@ -31110,50 +32202,51 @@
     <w:rsid w:val="001C50C4"/>
     <w:rsid w:val="001C6C01"/>
     <w:rsid w:val="001C6C12"/>
     <w:rsid w:val="001D0E68"/>
     <w:rsid w:val="001D101F"/>
     <w:rsid w:val="001E007A"/>
     <w:rsid w:val="001E0573"/>
     <w:rsid w:val="001E36C0"/>
     <w:rsid w:val="001E70B6"/>
     <w:rsid w:val="001F139A"/>
     <w:rsid w:val="001F1D31"/>
     <w:rsid w:val="001F1D6F"/>
     <w:rsid w:val="001F1DB9"/>
     <w:rsid w:val="001F55D3"/>
     <w:rsid w:val="002048D6"/>
     <w:rsid w:val="00205589"/>
     <w:rsid w:val="00205646"/>
     <w:rsid w:val="00211A11"/>
     <w:rsid w:val="00212217"/>
     <w:rsid w:val="002136C6"/>
     <w:rsid w:val="00214134"/>
     <w:rsid w:val="00215472"/>
     <w:rsid w:val="00215EB1"/>
     <w:rsid w:val="002228D9"/>
     <w:rsid w:val="00222B72"/>
+    <w:rsid w:val="002233D4"/>
     <w:rsid w:val="0022635F"/>
     <w:rsid w:val="0023577B"/>
     <w:rsid w:val="00235B59"/>
     <w:rsid w:val="00236304"/>
     <w:rsid w:val="00241553"/>
     <w:rsid w:val="00242B03"/>
     <w:rsid w:val="002444F5"/>
     <w:rsid w:val="00246480"/>
     <w:rsid w:val="002465F8"/>
     <w:rsid w:val="00247602"/>
     <w:rsid w:val="00251F7D"/>
     <w:rsid w:val="00252286"/>
     <w:rsid w:val="00252F20"/>
     <w:rsid w:val="00253D3E"/>
     <w:rsid w:val="002551F5"/>
     <w:rsid w:val="00257D30"/>
     <w:rsid w:val="00260946"/>
     <w:rsid w:val="00260E1D"/>
     <w:rsid w:val="002629C2"/>
     <w:rsid w:val="00263D68"/>
     <w:rsid w:val="00263E93"/>
     <w:rsid w:val="0026664D"/>
     <w:rsid w:val="00267EDE"/>
     <w:rsid w:val="00267EF4"/>
     <w:rsid w:val="00270C3D"/>
@@ -31286,97 +32379,99 @@
     <w:rsid w:val="00447551"/>
     <w:rsid w:val="00450DFE"/>
     <w:rsid w:val="00452F7E"/>
     <w:rsid w:val="00453027"/>
     <w:rsid w:val="00454B46"/>
     <w:rsid w:val="00456F3E"/>
     <w:rsid w:val="004577D5"/>
     <w:rsid w:val="00457B22"/>
     <w:rsid w:val="00460E47"/>
     <w:rsid w:val="0046119E"/>
     <w:rsid w:val="00463370"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00474A0A"/>
     <w:rsid w:val="004759D7"/>
     <w:rsid w:val="00477D80"/>
     <w:rsid w:val="0048054C"/>
     <w:rsid w:val="00480D27"/>
     <w:rsid w:val="00482D32"/>
     <w:rsid w:val="00482F06"/>
     <w:rsid w:val="0048398F"/>
     <w:rsid w:val="0048403E"/>
     <w:rsid w:val="0048461F"/>
     <w:rsid w:val="004A1075"/>
     <w:rsid w:val="004A507B"/>
     <w:rsid w:val="004A55C3"/>
+    <w:rsid w:val="004A69F3"/>
     <w:rsid w:val="004A79B6"/>
     <w:rsid w:val="004A7B24"/>
     <w:rsid w:val="004B0402"/>
     <w:rsid w:val="004B1DA9"/>
     <w:rsid w:val="004B2D68"/>
     <w:rsid w:val="004C0338"/>
     <w:rsid w:val="004C368A"/>
     <w:rsid w:val="004C467A"/>
     <w:rsid w:val="004C4C13"/>
     <w:rsid w:val="004C5310"/>
     <w:rsid w:val="004C6813"/>
     <w:rsid w:val="004C7440"/>
     <w:rsid w:val="004D3EAC"/>
     <w:rsid w:val="004D6B20"/>
     <w:rsid w:val="004D7BA1"/>
     <w:rsid w:val="004E02D2"/>
     <w:rsid w:val="004E27AD"/>
     <w:rsid w:val="004E2CCD"/>
     <w:rsid w:val="004E7020"/>
     <w:rsid w:val="004F1271"/>
     <w:rsid w:val="004F2FA6"/>
     <w:rsid w:val="004F59E6"/>
     <w:rsid w:val="004F5C97"/>
     <w:rsid w:val="004F5CC5"/>
     <w:rsid w:val="0050411B"/>
     <w:rsid w:val="005051D1"/>
     <w:rsid w:val="0050796F"/>
     <w:rsid w:val="00511CB9"/>
     <w:rsid w:val="00511FE3"/>
     <w:rsid w:val="00513691"/>
     <w:rsid w:val="00514EE1"/>
     <w:rsid w:val="00516243"/>
     <w:rsid w:val="00517E22"/>
     <w:rsid w:val="00523477"/>
     <w:rsid w:val="005238B3"/>
     <w:rsid w:val="00524C4E"/>
     <w:rsid w:val="0053013A"/>
     <w:rsid w:val="00531A1F"/>
     <w:rsid w:val="00532620"/>
     <w:rsid w:val="00533307"/>
     <w:rsid w:val="005356C6"/>
     <w:rsid w:val="00541D8F"/>
     <w:rsid w:val="0054514D"/>
     <w:rsid w:val="00546711"/>
     <w:rsid w:val="00547359"/>
     <w:rsid w:val="00547679"/>
     <w:rsid w:val="0054779D"/>
+    <w:rsid w:val="005479F6"/>
     <w:rsid w:val="00551228"/>
     <w:rsid w:val="0055196B"/>
     <w:rsid w:val="00551EE7"/>
     <w:rsid w:val="005531BD"/>
     <w:rsid w:val="00555EA8"/>
     <w:rsid w:val="00556DA0"/>
     <w:rsid w:val="00564516"/>
     <w:rsid w:val="00564736"/>
     <w:rsid w:val="00566F3D"/>
     <w:rsid w:val="005746DB"/>
     <w:rsid w:val="005751D7"/>
     <w:rsid w:val="00580658"/>
     <w:rsid w:val="00580A67"/>
     <w:rsid w:val="00584A17"/>
     <w:rsid w:val="0058774A"/>
     <w:rsid w:val="005902BD"/>
     <w:rsid w:val="00593ECF"/>
     <w:rsid w:val="00594B15"/>
     <w:rsid w:val="005952AF"/>
     <w:rsid w:val="00596725"/>
     <w:rsid w:val="0059718D"/>
     <w:rsid w:val="00597510"/>
     <w:rsid w:val="005A15BC"/>
     <w:rsid w:val="005A3D2C"/>
     <w:rsid w:val="005A4D22"/>
@@ -31523,123 +32618,128 @@
     <w:rsid w:val="007E552B"/>
     <w:rsid w:val="007E6353"/>
     <w:rsid w:val="007E6B39"/>
     <w:rsid w:val="007E7185"/>
     <w:rsid w:val="007E75D7"/>
     <w:rsid w:val="007E7C41"/>
     <w:rsid w:val="007F252F"/>
     <w:rsid w:val="007F4FAF"/>
     <w:rsid w:val="007F67A2"/>
     <w:rsid w:val="00800B1F"/>
     <w:rsid w:val="00810147"/>
     <w:rsid w:val="008119EB"/>
     <w:rsid w:val="00817494"/>
     <w:rsid w:val="00823A96"/>
     <w:rsid w:val="0082626A"/>
     <w:rsid w:val="00840571"/>
     <w:rsid w:val="008505BF"/>
     <w:rsid w:val="00852105"/>
     <w:rsid w:val="0085445D"/>
     <w:rsid w:val="00857D79"/>
     <w:rsid w:val="00860CF5"/>
     <w:rsid w:val="00862963"/>
     <w:rsid w:val="00867EC2"/>
     <w:rsid w:val="008702EF"/>
     <w:rsid w:val="00870382"/>
+    <w:rsid w:val="00870782"/>
     <w:rsid w:val="008743B8"/>
     <w:rsid w:val="008743C0"/>
     <w:rsid w:val="008749A9"/>
     <w:rsid w:val="00882036"/>
     <w:rsid w:val="0088350E"/>
     <w:rsid w:val="008877C6"/>
     <w:rsid w:val="00887F30"/>
     <w:rsid w:val="008901AF"/>
     <w:rsid w:val="0089082E"/>
     <w:rsid w:val="00892A01"/>
     <w:rsid w:val="00893FC0"/>
     <w:rsid w:val="008979EF"/>
     <w:rsid w:val="008A0232"/>
     <w:rsid w:val="008A15A5"/>
     <w:rsid w:val="008A21C1"/>
     <w:rsid w:val="008A2970"/>
     <w:rsid w:val="008A4DD5"/>
     <w:rsid w:val="008A5B7B"/>
     <w:rsid w:val="008B00AA"/>
     <w:rsid w:val="008B0C57"/>
     <w:rsid w:val="008B2514"/>
     <w:rsid w:val="008B7B6B"/>
     <w:rsid w:val="008B7F41"/>
     <w:rsid w:val="008C2C18"/>
     <w:rsid w:val="008D1DEF"/>
+    <w:rsid w:val="008D388E"/>
     <w:rsid w:val="008D4D04"/>
     <w:rsid w:val="008D5B0B"/>
     <w:rsid w:val="008D7C63"/>
     <w:rsid w:val="008E3D6A"/>
     <w:rsid w:val="008E5B11"/>
     <w:rsid w:val="008E64FB"/>
     <w:rsid w:val="008E787B"/>
     <w:rsid w:val="008F1ACC"/>
     <w:rsid w:val="008F2934"/>
     <w:rsid w:val="00900B51"/>
     <w:rsid w:val="0090730A"/>
     <w:rsid w:val="00914B84"/>
     <w:rsid w:val="009206B2"/>
     <w:rsid w:val="00930156"/>
     <w:rsid w:val="00930779"/>
     <w:rsid w:val="00934035"/>
     <w:rsid w:val="00936965"/>
+    <w:rsid w:val="00945689"/>
     <w:rsid w:val="00947A7A"/>
     <w:rsid w:val="0095105A"/>
     <w:rsid w:val="0095327B"/>
     <w:rsid w:val="0095715D"/>
     <w:rsid w:val="00963482"/>
     <w:rsid w:val="009654AE"/>
     <w:rsid w:val="00973C05"/>
     <w:rsid w:val="009745C5"/>
     <w:rsid w:val="0097536E"/>
     <w:rsid w:val="00975D03"/>
     <w:rsid w:val="009837AB"/>
     <w:rsid w:val="00983E67"/>
     <w:rsid w:val="00984C18"/>
     <w:rsid w:val="00984FE7"/>
     <w:rsid w:val="00985482"/>
     <w:rsid w:val="0098771F"/>
     <w:rsid w:val="00987C95"/>
     <w:rsid w:val="009952E3"/>
     <w:rsid w:val="0099613A"/>
     <w:rsid w:val="00996A43"/>
     <w:rsid w:val="009A6461"/>
     <w:rsid w:val="009A70DC"/>
     <w:rsid w:val="009A7AA1"/>
     <w:rsid w:val="009B16E4"/>
     <w:rsid w:val="009B2709"/>
     <w:rsid w:val="009B2F70"/>
     <w:rsid w:val="009B3534"/>
     <w:rsid w:val="009B745A"/>
     <w:rsid w:val="009C0F1F"/>
     <w:rsid w:val="009C2F85"/>
     <w:rsid w:val="009C6DD9"/>
+    <w:rsid w:val="009D1821"/>
+    <w:rsid w:val="009D3302"/>
     <w:rsid w:val="009D3519"/>
     <w:rsid w:val="009D3BAB"/>
     <w:rsid w:val="009E091D"/>
     <w:rsid w:val="009E0C54"/>
     <w:rsid w:val="009E3199"/>
     <w:rsid w:val="009F2B78"/>
     <w:rsid w:val="009F50BA"/>
     <w:rsid w:val="00A001C7"/>
     <w:rsid w:val="00A02611"/>
     <w:rsid w:val="00A04B0C"/>
     <w:rsid w:val="00A04C2B"/>
     <w:rsid w:val="00A055C0"/>
     <w:rsid w:val="00A05869"/>
     <w:rsid w:val="00A05C4F"/>
     <w:rsid w:val="00A070A3"/>
     <w:rsid w:val="00A074B1"/>
     <w:rsid w:val="00A10AC3"/>
     <w:rsid w:val="00A1486D"/>
     <w:rsid w:val="00A16A07"/>
     <w:rsid w:val="00A1707F"/>
     <w:rsid w:val="00A215BF"/>
     <w:rsid w:val="00A246C0"/>
     <w:rsid w:val="00A25540"/>
     <w:rsid w:val="00A274C9"/>
     <w:rsid w:val="00A30936"/>
@@ -31655,50 +32755,51 @@
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A70B37"/>
     <w:rsid w:val="00A716E7"/>
     <w:rsid w:val="00A71BEC"/>
     <w:rsid w:val="00A72419"/>
     <w:rsid w:val="00A724E1"/>
     <w:rsid w:val="00A73F40"/>
     <w:rsid w:val="00A74065"/>
     <w:rsid w:val="00A74264"/>
     <w:rsid w:val="00A75ED6"/>
     <w:rsid w:val="00A77621"/>
     <w:rsid w:val="00A812BF"/>
     <w:rsid w:val="00A81DA5"/>
     <w:rsid w:val="00A9006D"/>
     <w:rsid w:val="00A92403"/>
     <w:rsid w:val="00A93284"/>
     <w:rsid w:val="00A956D9"/>
     <w:rsid w:val="00A9614D"/>
     <w:rsid w:val="00A9653B"/>
     <w:rsid w:val="00AA09CC"/>
     <w:rsid w:val="00AB0540"/>
     <w:rsid w:val="00AB2D5D"/>
     <w:rsid w:val="00AC460A"/>
     <w:rsid w:val="00AD1B22"/>
     <w:rsid w:val="00AD3E27"/>
+    <w:rsid w:val="00AD5F66"/>
     <w:rsid w:val="00AD7720"/>
     <w:rsid w:val="00AE4156"/>
     <w:rsid w:val="00AF19BA"/>
     <w:rsid w:val="00AF2129"/>
     <w:rsid w:val="00B02D25"/>
     <w:rsid w:val="00B030FF"/>
     <w:rsid w:val="00B04FE4"/>
     <w:rsid w:val="00B07A04"/>
     <w:rsid w:val="00B07A39"/>
     <w:rsid w:val="00B10234"/>
     <w:rsid w:val="00B238A9"/>
     <w:rsid w:val="00B23D9D"/>
     <w:rsid w:val="00B25B13"/>
     <w:rsid w:val="00B2791C"/>
     <w:rsid w:val="00B405C1"/>
     <w:rsid w:val="00B419F5"/>
     <w:rsid w:val="00B42C5D"/>
     <w:rsid w:val="00B42D5D"/>
     <w:rsid w:val="00B44E6A"/>
     <w:rsid w:val="00B475DC"/>
     <w:rsid w:val="00B47FDF"/>
     <w:rsid w:val="00B5004E"/>
     <w:rsid w:val="00B53CFC"/>
     <w:rsid w:val="00B569AB"/>
     <w:rsid w:val="00B62ED9"/>
@@ -31985,51 +33086,51 @@
     <w:rsid w:val="00FE72B2"/>
     <w:rsid w:val="00FE7F02"/>
     <w:rsid w:val="00FF421F"/>
     <w:rsid w:val="00FF431C"/>
     <w:rsid w:val="00FF6BB8"/>
     <w:rsid w:val="00FF72AD"/>
     <w:rsid w:val="411B36FF"/>
     <w:rsid w:val="7E72E33A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="64657028"/>
   <w15:docId w15:val="{4AE129E4-A42D-A046-850D-713F6E55429E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -33251,114 +34352,117 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{939725EA-9567-49B6-A23D-240D3048BCB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>16347</Characters>
+  <Pages>19</Pages>
+  <Words>2957</Words>
+  <Characters>16860</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>136</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Annual Review Form Years 9+</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hull City Council</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19176</CharactersWithSpaces>
+  <CharactersWithSpaces>19778</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Annual Review Form Years 9+</dc:title>
   <dc:subject/>
-  <dc:creator>reevesc</dc:creator>
+  <dc:creator>Hull City Council</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>4,5,6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#000000,14,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>7,8,9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,14,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_SetDate">
     <vt:lpwstr>2024-07-15T14:39:38Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Name">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_SiteId">
     <vt:lpwstr>998b793d-d177-4b88-8be1-6fe1f323a70b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_ActionId">
     <vt:lpwstr>cecb3648-b338-4457-9b6f-916163feb7fb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="GrammarlyDocumentId">
+    <vt:lpwstr>8fa189e2-1c78-401f-8c39-f344a3137ff1</vt:lpwstr>
+  </property>
 </Properties>
 </file>