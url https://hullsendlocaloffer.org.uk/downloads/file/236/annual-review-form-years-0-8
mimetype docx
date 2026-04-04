--- v0 (2025-12-24)
+++ v1 (2026-04-04)
@@ -208,70 +208,82 @@
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00E45785" w:rsidRPr="003155B5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A3FAE37" wp14:editId="62D0FBB6">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A3FAE37" wp14:editId="467A8A5A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-77470</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>85090</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1143000" cy="476250"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14" name="Picture 14"/>
+                  <wp:docPr id="14" name="Picture 14">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 8"/>
+                          <pic:cNvPr id="14" name="Picture 14">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1143000" cy="476250"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
@@ -388,107 +400,115 @@
               <w:ind w:left="-250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC568D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="56"/>
               </w:rPr>
               <w:t xml:space="preserve">Child’s </w:t>
             </w:r>
             <w:r w:rsidR="00C77979" w:rsidRPr="00EC568D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="56"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B702E23" w14:textId="77777777" w:rsidR="00B80730" w:rsidRPr="00EC568D" w:rsidRDefault="00B80730" w:rsidP="00566F3D">
+          <w:p w14:paraId="493BE553" w14:textId="57867377" w:rsidR="00566F3D" w:rsidRPr="00EC568D" w:rsidRDefault="006703A9" w:rsidP="00566F3D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="56"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="493BE553" w14:textId="57867377" w:rsidR="00566F3D" w:rsidRPr="00EC568D" w:rsidRDefault="006703A9" w:rsidP="00566F3D">
+            <w:r w:rsidRPr="00EC568D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="56"/>
+              </w:rPr>
+              <w:t>Date of Birth: __ / __ / ____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A40600F" w14:textId="6DC1968C" w:rsidR="00632F82" w:rsidRDefault="00CC42A9" w:rsidP="00632F82">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-250"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="56"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC568D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="56"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 Year Group:</w:t>
+            </w:r>
+            <w:r w:rsidR="006703A9" w:rsidRPr="00EC568D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="56"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Year __</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01471084" w14:textId="1B765CF0" w:rsidR="00632F82" w:rsidRPr="00EC568D" w:rsidRDefault="00632F82" w:rsidP="00632F82">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="56"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC568D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="56"/>
               </w:rPr>
-              <w:t>Date of Birth: __ / __ / ____</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> Year __</w:t>
+              <w:t>Education Setting: ___________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72A3D3EC" w14:textId="7EF064B3" w:rsidR="00E45785" w:rsidRPr="003155B5" w:rsidRDefault="00E45785" w:rsidP="007E552B">
             <w:pPr>
               <w:ind w:left="-250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26FA48A4" w14:textId="1B6DDF40" w:rsidR="00783FEC" w:rsidRPr="003155B5" w:rsidRDefault="005C3806" w:rsidP="00662FE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3806">
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="green"/>
@@ -15453,117 +15473,1258 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C35A200" w14:textId="77777777" w:rsidR="006F7815" w:rsidRDefault="006F7815" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57140AC6" w14:textId="77777777" w:rsidR="006F7815" w:rsidRDefault="006F7815" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A7EDCEB" w14:textId="77777777" w:rsidR="00151180" w:rsidRDefault="00151180" w:rsidP="00B405C1">
+    <w:p w14:paraId="4CA3B64E" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FAEFAF1" w14:textId="77777777" w:rsidR="00151180" w:rsidRDefault="00151180" w:rsidP="00B405C1">
+    <w:p w14:paraId="6E69B519" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52F4707C" w14:textId="77777777" w:rsidR="00151180" w:rsidRDefault="00151180" w:rsidP="00B405C1">
+    <w:p w14:paraId="3310434D" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B4CDC52" w14:textId="77777777" w:rsidR="00151180" w:rsidRDefault="00151180" w:rsidP="00B405C1">
+    <w:p w14:paraId="2820AD4C" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33793FEA" w14:textId="77777777" w:rsidR="00151180" w:rsidRDefault="00151180" w:rsidP="00B405C1">
+    <w:p w14:paraId="3CC614B4" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07518C25" w14:textId="77777777" w:rsidR="00151180" w:rsidRDefault="00151180" w:rsidP="00B405C1">
+    <w:p w14:paraId="43A1932A" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="586AD250" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B80DF92" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00AD5F66" w:rsidRDefault="00AE5A81" w:rsidP="00AE5A81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Use the space below to add any new outcomes.  Ensure that these are SMART.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0DD136" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="00AE5A81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="2592"/>
+        <w:gridCol w:w="2907"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w14:paraId="6FADC775" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1FD10B" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00F442C2" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Outcome 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A37754" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00F442C2" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F442C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>By when?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44258D62" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w14:paraId="1A2B1051" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C9D20E" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="718C5B58" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30992D57" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F6D2B82" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00AD5F66" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w14:paraId="2B159D4E" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="011DB119" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who is recommending this outcome?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B1FAC00" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00AD5F66" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Link to specific reports or assessments, if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5499" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39166461" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7740786C" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="00AE5A81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="2592"/>
+        <w:gridCol w:w="2907"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w14:paraId="5B608477" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F58C52F" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00F442C2" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Outcome 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B91A951" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00F442C2" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F442C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>By when?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E194B09" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w14:paraId="3E583C8B" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C6AE29" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01142813" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D5217D2" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5168D8F6" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00AD5F66" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w14:paraId="1646EBA7" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A177EE8" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who is recommending this outcome?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="526C5F06" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00AD5F66" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Link to specific reports or assessments, if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5499" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="228653BB" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="39CB1A6B" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="00AE5A81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="2592"/>
+        <w:gridCol w:w="2907"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w14:paraId="26100641" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC14FEA" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00F442C2" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Outcome 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7623A410" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00F442C2" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F442C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>By when?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5059F4C5" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w14:paraId="2CD1370E" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCCB98A" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BF6B95F" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43327456" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01A5E6C8" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54932A79" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00AD5F66" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w14:paraId="4A950E0F" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7139E3E2" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who is recommending this outcome?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54E84019" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00AD5F66" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Link to specific reports or assessments, if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5499" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEFE79B" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="53492CE4" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="00AE5A81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4957"/>
+        <w:gridCol w:w="2592"/>
+        <w:gridCol w:w="2907"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w14:paraId="3B3FC44E" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="394BFFB2" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00F442C2" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Outcome 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="339D137A" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00F442C2" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F442C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>By when?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2907" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C00F18F" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w14:paraId="110FCDFF" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="185AB782" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B3EC187" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="619346EF" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A15386E" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B22CC98" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00AD5F66" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w14:paraId="4E9CD256" w14:textId="77777777" w:rsidTr="002916D2">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="265E5CE5" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who is recommending this outcome?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D1E8BF2" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="00AD5F66" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Link to specific reports or assessments, if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5499" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EB72B7" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRPr="007A45B7" w:rsidRDefault="00AE5A81" w:rsidP="002916D2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="713E10BF" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="00AE5A81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="6D46F665" w14:textId="77777777" w:rsidR="006F7815" w:rsidRDefault="006F7815" w:rsidP="00B405C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8BB7E9" w14:textId="77777777" w:rsidR="00AE5A81" w:rsidRDefault="00AE5A81" w:rsidP="00B405C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B5F3FC7" w14:textId="04013859" w:rsidR="0053013A" w:rsidRDefault="00B73D15" w:rsidP="00285DFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A45B7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
@@ -22936,96 +24097,96 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54EFB276" w14:textId="77777777" w:rsidR="00E66CCC" w:rsidRDefault="00E66CCC" w:rsidP="00290664">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1590EBC2" w14:textId="77777777" w:rsidR="00E66CCC" w:rsidRDefault="00E66CCC" w:rsidP="00290664">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E1FD398" w14:textId="77777777" w:rsidR="00E66CCC" w:rsidRPr="007A45B7" w:rsidRDefault="00E66CCC" w:rsidP="00290664">
+    <w:p w14:paraId="6E1FD398" w14:textId="6C189EB3" w:rsidR="00E66CCC" w:rsidRPr="007A45B7" w:rsidRDefault="00E66CCC" w:rsidP="00290664">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E66CCC" w:rsidRPr="007A45B7" w:rsidSect="00173C1E">
       <w:headerReference w:type="even" r:id="rId25"/>
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:footerReference w:type="even" r:id="rId27"/>
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:headerReference w:type="first" r:id="rId29"/>
       <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60FDC497" w14:textId="77777777" w:rsidR="00E91784" w:rsidRDefault="00E91784" w:rsidP="00D3595D">
+    <w:p w14:paraId="5F8D8784" w14:textId="77777777" w:rsidR="00FC6916" w:rsidRDefault="00FC6916" w:rsidP="00D3595D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="787B6FF0" w14:textId="77777777" w:rsidR="00E91784" w:rsidRDefault="00E91784" w:rsidP="00D3595D">
+    <w:p w14:paraId="0B876478" w14:textId="77777777" w:rsidR="00FC6916" w:rsidRDefault="00FC6916" w:rsidP="00D3595D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="479B72F9" w14:textId="77777777" w:rsidR="00E91784" w:rsidRDefault="00E91784"/>
+    <w:p w14:paraId="24AEF46A" w14:textId="77777777" w:rsidR="00FC6916" w:rsidRDefault="00FC6916"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -23671,65 +24832,65 @@
     <w:r w:rsidR="00984C18" w:rsidRPr="00E66CCC">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00F83396">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidR="000A3B2D">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       </w:rPr>
       <w:t>0-8)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6698B690" w14:textId="77777777" w:rsidR="00E91784" w:rsidRDefault="00E91784" w:rsidP="00D3595D">
+    <w:p w14:paraId="4D79E2A6" w14:textId="77777777" w:rsidR="00FC6916" w:rsidRDefault="00FC6916" w:rsidP="00D3595D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29D71E36" w14:textId="77777777" w:rsidR="00E91784" w:rsidRDefault="00E91784" w:rsidP="00D3595D">
+    <w:p w14:paraId="032E1BBE" w14:textId="77777777" w:rsidR="00FC6916" w:rsidRDefault="00FC6916" w:rsidP="00D3595D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1889EC54" w14:textId="77777777" w:rsidR="00E91784" w:rsidRDefault="00E91784"/>
+    <w:p w14:paraId="436BD2ED" w14:textId="77777777" w:rsidR="00FC6916" w:rsidRDefault="00FC6916"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18D8E93B" w14:textId="7FA84C21" w:rsidR="002551F5" w:rsidRDefault="002551F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C73F061" wp14:editId="2BB88B68">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
@@ -24106,58 +25267,58 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="mso8698"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1041" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="BD14513_"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00697153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A53EAF22"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
@@ -29043,50 +30204,51 @@
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1925412474">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1009723323">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="898134572">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="96868875">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="482965391">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="893396055">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -29219,50 +30381,51 @@
     <w:rsid w:val="001F139A"/>
     <w:rsid w:val="001F1D31"/>
     <w:rsid w:val="001F1DB9"/>
     <w:rsid w:val="001F55D3"/>
     <w:rsid w:val="002048D6"/>
     <w:rsid w:val="00205589"/>
     <w:rsid w:val="00205646"/>
     <w:rsid w:val="00211A11"/>
     <w:rsid w:val="00212217"/>
     <w:rsid w:val="002136C6"/>
     <w:rsid w:val="00215472"/>
     <w:rsid w:val="00215EB1"/>
     <w:rsid w:val="00223E11"/>
     <w:rsid w:val="0022635F"/>
     <w:rsid w:val="00235B59"/>
     <w:rsid w:val="00236304"/>
     <w:rsid w:val="00241553"/>
     <w:rsid w:val="00242B03"/>
     <w:rsid w:val="002444F5"/>
     <w:rsid w:val="00246480"/>
     <w:rsid w:val="00247602"/>
     <w:rsid w:val="00251F7D"/>
     <w:rsid w:val="00252F20"/>
     <w:rsid w:val="00253D3E"/>
     <w:rsid w:val="002551F5"/>
+    <w:rsid w:val="00255CAE"/>
     <w:rsid w:val="00257D30"/>
     <w:rsid w:val="00260946"/>
     <w:rsid w:val="00260E1D"/>
     <w:rsid w:val="002629C2"/>
     <w:rsid w:val="00263D68"/>
     <w:rsid w:val="0026664D"/>
     <w:rsid w:val="00267EDE"/>
     <w:rsid w:val="00267EF4"/>
     <w:rsid w:val="00270C3D"/>
     <w:rsid w:val="00270F4D"/>
     <w:rsid w:val="0027258E"/>
     <w:rsid w:val="00272643"/>
     <w:rsid w:val="00273536"/>
     <w:rsid w:val="00273E4D"/>
     <w:rsid w:val="00273FEF"/>
     <w:rsid w:val="00274484"/>
     <w:rsid w:val="00281BFC"/>
     <w:rsid w:val="00285DFC"/>
     <w:rsid w:val="00287609"/>
     <w:rsid w:val="00290028"/>
     <w:rsid w:val="00290540"/>
     <w:rsid w:val="00290664"/>
     <w:rsid w:val="002923C5"/>
     <w:rsid w:val="0029457D"/>
     <w:rsid w:val="00294A6D"/>
@@ -29413,106 +30576,110 @@
     <w:rsid w:val="004E27AD"/>
     <w:rsid w:val="004E7020"/>
     <w:rsid w:val="004F1271"/>
     <w:rsid w:val="004F2FA6"/>
     <w:rsid w:val="004F59E6"/>
     <w:rsid w:val="004F5C97"/>
     <w:rsid w:val="004F5CC5"/>
     <w:rsid w:val="0050411B"/>
     <w:rsid w:val="005051D1"/>
     <w:rsid w:val="0050796F"/>
     <w:rsid w:val="005079E8"/>
     <w:rsid w:val="00511CB9"/>
     <w:rsid w:val="00511FE3"/>
     <w:rsid w:val="00512193"/>
     <w:rsid w:val="00513691"/>
     <w:rsid w:val="00514EE1"/>
     <w:rsid w:val="00516243"/>
     <w:rsid w:val="00517E22"/>
     <w:rsid w:val="00523477"/>
     <w:rsid w:val="005238B3"/>
     <w:rsid w:val="00524C4E"/>
     <w:rsid w:val="0053013A"/>
     <w:rsid w:val="00531A49"/>
     <w:rsid w:val="00533307"/>
     <w:rsid w:val="005356C6"/>
+    <w:rsid w:val="00537FBC"/>
     <w:rsid w:val="00541D8F"/>
     <w:rsid w:val="0054514D"/>
     <w:rsid w:val="00546711"/>
     <w:rsid w:val="00547359"/>
     <w:rsid w:val="00547679"/>
     <w:rsid w:val="0054779D"/>
+    <w:rsid w:val="005479F6"/>
     <w:rsid w:val="00551228"/>
     <w:rsid w:val="0055196B"/>
     <w:rsid w:val="00551EE7"/>
     <w:rsid w:val="005531BD"/>
     <w:rsid w:val="00556DA0"/>
     <w:rsid w:val="0056151E"/>
     <w:rsid w:val="00564516"/>
     <w:rsid w:val="00564736"/>
     <w:rsid w:val="00566F3D"/>
     <w:rsid w:val="005746DB"/>
     <w:rsid w:val="005751D7"/>
     <w:rsid w:val="00580658"/>
     <w:rsid w:val="00584A17"/>
     <w:rsid w:val="0058774A"/>
     <w:rsid w:val="005902BD"/>
+    <w:rsid w:val="00593BC2"/>
     <w:rsid w:val="00593ECF"/>
     <w:rsid w:val="00594B15"/>
     <w:rsid w:val="005952AF"/>
     <w:rsid w:val="005961E6"/>
     <w:rsid w:val="00596725"/>
     <w:rsid w:val="0059718D"/>
     <w:rsid w:val="00597510"/>
     <w:rsid w:val="005A15BC"/>
     <w:rsid w:val="005A3D2C"/>
     <w:rsid w:val="005A4D22"/>
     <w:rsid w:val="005A7CF8"/>
     <w:rsid w:val="005B12B8"/>
     <w:rsid w:val="005B5194"/>
     <w:rsid w:val="005C3806"/>
     <w:rsid w:val="005C559F"/>
     <w:rsid w:val="005C61F5"/>
     <w:rsid w:val="005D5458"/>
     <w:rsid w:val="005D5613"/>
     <w:rsid w:val="005D60CC"/>
     <w:rsid w:val="005D7549"/>
     <w:rsid w:val="005D7FC3"/>
     <w:rsid w:val="005E1C3A"/>
     <w:rsid w:val="005E1C6D"/>
     <w:rsid w:val="005E6AD9"/>
     <w:rsid w:val="005F287E"/>
     <w:rsid w:val="005F5D73"/>
     <w:rsid w:val="005F61C7"/>
     <w:rsid w:val="005F7818"/>
     <w:rsid w:val="006036D6"/>
     <w:rsid w:val="0061205F"/>
     <w:rsid w:val="006172D6"/>
     <w:rsid w:val="00620207"/>
     <w:rsid w:val="00621A94"/>
     <w:rsid w:val="00622C20"/>
     <w:rsid w:val="0063216E"/>
+    <w:rsid w:val="00632F82"/>
     <w:rsid w:val="00635C21"/>
     <w:rsid w:val="006427AD"/>
     <w:rsid w:val="0064311C"/>
     <w:rsid w:val="00643962"/>
     <w:rsid w:val="00646572"/>
     <w:rsid w:val="00647B2E"/>
     <w:rsid w:val="006501B8"/>
     <w:rsid w:val="006504F3"/>
     <w:rsid w:val="00650AAF"/>
     <w:rsid w:val="00651C6A"/>
     <w:rsid w:val="00654984"/>
     <w:rsid w:val="00660752"/>
     <w:rsid w:val="00660ACB"/>
     <w:rsid w:val="00662FE2"/>
     <w:rsid w:val="006645B9"/>
     <w:rsid w:val="00666562"/>
     <w:rsid w:val="006703A9"/>
     <w:rsid w:val="00670A07"/>
     <w:rsid w:val="00673841"/>
     <w:rsid w:val="0067602D"/>
     <w:rsid w:val="00677648"/>
     <w:rsid w:val="00681DE0"/>
     <w:rsid w:val="00681FA1"/>
     <w:rsid w:val="00682935"/>
     <w:rsid w:val="00682DF3"/>
@@ -29576,84 +30743,86 @@
     <w:rsid w:val="00757560"/>
     <w:rsid w:val="00761767"/>
     <w:rsid w:val="00764486"/>
     <w:rsid w:val="007664F2"/>
     <w:rsid w:val="0076731E"/>
     <w:rsid w:val="0077089A"/>
     <w:rsid w:val="00770CE0"/>
     <w:rsid w:val="007715E7"/>
     <w:rsid w:val="00771AB1"/>
     <w:rsid w:val="007761BE"/>
     <w:rsid w:val="00782C46"/>
     <w:rsid w:val="00782D95"/>
     <w:rsid w:val="00783782"/>
     <w:rsid w:val="00783C0F"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="007848ED"/>
     <w:rsid w:val="00790968"/>
     <w:rsid w:val="007A1DB8"/>
     <w:rsid w:val="007A45B7"/>
     <w:rsid w:val="007A5FA6"/>
     <w:rsid w:val="007B35C9"/>
     <w:rsid w:val="007B3723"/>
     <w:rsid w:val="007B45D9"/>
     <w:rsid w:val="007C0BFF"/>
     <w:rsid w:val="007C1905"/>
+    <w:rsid w:val="007C2212"/>
     <w:rsid w:val="007C3EC7"/>
     <w:rsid w:val="007C5595"/>
     <w:rsid w:val="007C734B"/>
     <w:rsid w:val="007C7A2F"/>
     <w:rsid w:val="007C7ABB"/>
     <w:rsid w:val="007D17CF"/>
     <w:rsid w:val="007D3086"/>
     <w:rsid w:val="007D382D"/>
     <w:rsid w:val="007D3868"/>
     <w:rsid w:val="007D4C82"/>
     <w:rsid w:val="007D651E"/>
     <w:rsid w:val="007D7877"/>
     <w:rsid w:val="007E4C3F"/>
     <w:rsid w:val="007E552B"/>
     <w:rsid w:val="007E6353"/>
     <w:rsid w:val="007E6B39"/>
     <w:rsid w:val="007E7185"/>
     <w:rsid w:val="007E7C41"/>
     <w:rsid w:val="007F252F"/>
     <w:rsid w:val="007F4FAF"/>
     <w:rsid w:val="007F67A2"/>
     <w:rsid w:val="00800B1F"/>
     <w:rsid w:val="00810147"/>
     <w:rsid w:val="008119EB"/>
     <w:rsid w:val="00813C39"/>
     <w:rsid w:val="00817494"/>
     <w:rsid w:val="00823A96"/>
     <w:rsid w:val="0082626A"/>
     <w:rsid w:val="0083288F"/>
     <w:rsid w:val="00835DF9"/>
     <w:rsid w:val="00840571"/>
     <w:rsid w:val="008410C3"/>
     <w:rsid w:val="008505BF"/>
     <w:rsid w:val="00852105"/>
+    <w:rsid w:val="00852CAB"/>
     <w:rsid w:val="0085445D"/>
     <w:rsid w:val="00857D79"/>
     <w:rsid w:val="00860CF5"/>
     <w:rsid w:val="00862963"/>
     <w:rsid w:val="00867EC2"/>
     <w:rsid w:val="008702EF"/>
     <w:rsid w:val="00870382"/>
     <w:rsid w:val="008743B8"/>
     <w:rsid w:val="008743C0"/>
     <w:rsid w:val="008749A9"/>
     <w:rsid w:val="00882036"/>
     <w:rsid w:val="0088350E"/>
     <w:rsid w:val="008877C6"/>
     <w:rsid w:val="008901AF"/>
     <w:rsid w:val="0089082E"/>
     <w:rsid w:val="00892A01"/>
     <w:rsid w:val="00893FC0"/>
     <w:rsid w:val="008979EF"/>
     <w:rsid w:val="008A0232"/>
     <w:rsid w:val="008A15A5"/>
     <w:rsid w:val="008A21C1"/>
     <w:rsid w:val="008A2970"/>
     <w:rsid w:val="008A5B7B"/>
     <w:rsid w:val="008B00AA"/>
     <w:rsid w:val="008B2514"/>
@@ -29750,50 +30919,51 @@
     <w:rsid w:val="00A71BEC"/>
     <w:rsid w:val="00A72419"/>
     <w:rsid w:val="00A724E1"/>
     <w:rsid w:val="00A73F40"/>
     <w:rsid w:val="00A74065"/>
     <w:rsid w:val="00A74264"/>
     <w:rsid w:val="00A75ED6"/>
     <w:rsid w:val="00A77621"/>
     <w:rsid w:val="00A812BF"/>
     <w:rsid w:val="00A81DA5"/>
     <w:rsid w:val="00A9006D"/>
     <w:rsid w:val="00A92403"/>
     <w:rsid w:val="00A93284"/>
     <w:rsid w:val="00A956D9"/>
     <w:rsid w:val="00A9614D"/>
     <w:rsid w:val="00A9653B"/>
     <w:rsid w:val="00AA2860"/>
     <w:rsid w:val="00AA69C3"/>
     <w:rsid w:val="00AB0540"/>
     <w:rsid w:val="00AB2D5D"/>
     <w:rsid w:val="00AC460A"/>
     <w:rsid w:val="00AD1B22"/>
     <w:rsid w:val="00AD7720"/>
     <w:rsid w:val="00AE4156"/>
     <w:rsid w:val="00AE4CBE"/>
+    <w:rsid w:val="00AE5A81"/>
     <w:rsid w:val="00AF19BA"/>
     <w:rsid w:val="00AF2129"/>
     <w:rsid w:val="00AF3355"/>
     <w:rsid w:val="00B02D25"/>
     <w:rsid w:val="00B02F90"/>
     <w:rsid w:val="00B030FF"/>
     <w:rsid w:val="00B04FE4"/>
     <w:rsid w:val="00B07A04"/>
     <w:rsid w:val="00B07A39"/>
     <w:rsid w:val="00B10234"/>
     <w:rsid w:val="00B23D9D"/>
     <w:rsid w:val="00B25B13"/>
     <w:rsid w:val="00B2791C"/>
     <w:rsid w:val="00B405C1"/>
     <w:rsid w:val="00B419F5"/>
     <w:rsid w:val="00B42C5D"/>
     <w:rsid w:val="00B42D5D"/>
     <w:rsid w:val="00B44E6A"/>
     <w:rsid w:val="00B5004E"/>
     <w:rsid w:val="00B519B0"/>
     <w:rsid w:val="00B53CFC"/>
     <w:rsid w:val="00B62ED9"/>
     <w:rsid w:val="00B63811"/>
     <w:rsid w:val="00B64134"/>
     <w:rsid w:val="00B7096E"/>
@@ -29936,165 +31106,170 @@
     <w:rsid w:val="00DA3584"/>
     <w:rsid w:val="00DA5919"/>
     <w:rsid w:val="00DB0DD1"/>
     <w:rsid w:val="00DB18AB"/>
     <w:rsid w:val="00DC1777"/>
     <w:rsid w:val="00DC3B0C"/>
     <w:rsid w:val="00DD0878"/>
     <w:rsid w:val="00DD182B"/>
     <w:rsid w:val="00DD6AC4"/>
     <w:rsid w:val="00DD6F2E"/>
     <w:rsid w:val="00DE19E0"/>
     <w:rsid w:val="00DE53B7"/>
     <w:rsid w:val="00DE7C6E"/>
     <w:rsid w:val="00DE7F44"/>
     <w:rsid w:val="00DF73E3"/>
     <w:rsid w:val="00DF7A25"/>
     <w:rsid w:val="00E039E4"/>
     <w:rsid w:val="00E04700"/>
     <w:rsid w:val="00E05FF6"/>
     <w:rsid w:val="00E068BD"/>
     <w:rsid w:val="00E069A9"/>
     <w:rsid w:val="00E11167"/>
     <w:rsid w:val="00E11F04"/>
     <w:rsid w:val="00E13D2F"/>
     <w:rsid w:val="00E146CD"/>
+    <w:rsid w:val="00E14B3B"/>
     <w:rsid w:val="00E15ED8"/>
     <w:rsid w:val="00E23C43"/>
     <w:rsid w:val="00E2508D"/>
     <w:rsid w:val="00E2532A"/>
     <w:rsid w:val="00E313C3"/>
     <w:rsid w:val="00E34307"/>
     <w:rsid w:val="00E3713C"/>
     <w:rsid w:val="00E37FA9"/>
     <w:rsid w:val="00E4203F"/>
     <w:rsid w:val="00E4327D"/>
     <w:rsid w:val="00E44485"/>
     <w:rsid w:val="00E45785"/>
     <w:rsid w:val="00E54B7B"/>
     <w:rsid w:val="00E55348"/>
     <w:rsid w:val="00E57F2C"/>
     <w:rsid w:val="00E6017C"/>
     <w:rsid w:val="00E63DB8"/>
     <w:rsid w:val="00E64BA9"/>
     <w:rsid w:val="00E64C9B"/>
     <w:rsid w:val="00E64E22"/>
     <w:rsid w:val="00E66CCC"/>
     <w:rsid w:val="00E67318"/>
     <w:rsid w:val="00E743E5"/>
     <w:rsid w:val="00E75A8C"/>
     <w:rsid w:val="00E80531"/>
+    <w:rsid w:val="00E81B05"/>
     <w:rsid w:val="00E84C32"/>
     <w:rsid w:val="00E91784"/>
     <w:rsid w:val="00E94046"/>
     <w:rsid w:val="00EA262B"/>
     <w:rsid w:val="00EA4D16"/>
     <w:rsid w:val="00EA677F"/>
     <w:rsid w:val="00EA6BC8"/>
     <w:rsid w:val="00EA7CB9"/>
     <w:rsid w:val="00EB3D05"/>
     <w:rsid w:val="00EB4135"/>
     <w:rsid w:val="00EB52A2"/>
     <w:rsid w:val="00EC1DA5"/>
     <w:rsid w:val="00EC20BC"/>
     <w:rsid w:val="00EC210A"/>
+    <w:rsid w:val="00EC21AA"/>
     <w:rsid w:val="00EC333D"/>
     <w:rsid w:val="00EC568D"/>
     <w:rsid w:val="00EC66C1"/>
     <w:rsid w:val="00EC6EC9"/>
     <w:rsid w:val="00ED2D15"/>
     <w:rsid w:val="00ED496F"/>
     <w:rsid w:val="00ED4A27"/>
     <w:rsid w:val="00ED6AF7"/>
     <w:rsid w:val="00ED6D40"/>
     <w:rsid w:val="00EE160A"/>
     <w:rsid w:val="00EE1FCC"/>
     <w:rsid w:val="00EE3A70"/>
     <w:rsid w:val="00EF7169"/>
     <w:rsid w:val="00F009E8"/>
     <w:rsid w:val="00F07B70"/>
     <w:rsid w:val="00F100FE"/>
     <w:rsid w:val="00F1159B"/>
     <w:rsid w:val="00F14D27"/>
     <w:rsid w:val="00F15A16"/>
     <w:rsid w:val="00F16DCC"/>
     <w:rsid w:val="00F173E4"/>
     <w:rsid w:val="00F21A4D"/>
     <w:rsid w:val="00F22242"/>
     <w:rsid w:val="00F24AB4"/>
     <w:rsid w:val="00F30C45"/>
     <w:rsid w:val="00F32091"/>
     <w:rsid w:val="00F3459A"/>
     <w:rsid w:val="00F3651E"/>
     <w:rsid w:val="00F374FE"/>
     <w:rsid w:val="00F42E0C"/>
     <w:rsid w:val="00F442C2"/>
     <w:rsid w:val="00F443CA"/>
     <w:rsid w:val="00F45946"/>
     <w:rsid w:val="00F45C15"/>
     <w:rsid w:val="00F46355"/>
     <w:rsid w:val="00F46E90"/>
     <w:rsid w:val="00F530E5"/>
     <w:rsid w:val="00F542FB"/>
     <w:rsid w:val="00F55D94"/>
     <w:rsid w:val="00F56B27"/>
     <w:rsid w:val="00F6085A"/>
     <w:rsid w:val="00F61AFF"/>
     <w:rsid w:val="00F621FB"/>
     <w:rsid w:val="00F629D6"/>
     <w:rsid w:val="00F7312C"/>
     <w:rsid w:val="00F74DD9"/>
     <w:rsid w:val="00F76438"/>
     <w:rsid w:val="00F76A6E"/>
     <w:rsid w:val="00F77083"/>
     <w:rsid w:val="00F776AC"/>
+    <w:rsid w:val="00F77C18"/>
     <w:rsid w:val="00F82696"/>
     <w:rsid w:val="00F83396"/>
     <w:rsid w:val="00F83D38"/>
     <w:rsid w:val="00F841EA"/>
     <w:rsid w:val="00F85872"/>
     <w:rsid w:val="00F85A57"/>
     <w:rsid w:val="00F91571"/>
     <w:rsid w:val="00F93FF4"/>
     <w:rsid w:val="00F958C0"/>
     <w:rsid w:val="00FA0E95"/>
     <w:rsid w:val="00FA2E7F"/>
     <w:rsid w:val="00FA6708"/>
     <w:rsid w:val="00FA73CB"/>
     <w:rsid w:val="00FB2924"/>
     <w:rsid w:val="00FB3237"/>
     <w:rsid w:val="00FB43D3"/>
     <w:rsid w:val="00FB43EA"/>
     <w:rsid w:val="00FB50A0"/>
     <w:rsid w:val="00FB5343"/>
     <w:rsid w:val="00FB5484"/>
     <w:rsid w:val="00FB6C08"/>
     <w:rsid w:val="00FB7FBF"/>
     <w:rsid w:val="00FC1FA6"/>
     <w:rsid w:val="00FC2238"/>
     <w:rsid w:val="00FC4CDB"/>
     <w:rsid w:val="00FC674D"/>
+    <w:rsid w:val="00FC6916"/>
     <w:rsid w:val="00FC6919"/>
     <w:rsid w:val="00FC7CBC"/>
     <w:rsid w:val="00FD1D05"/>
     <w:rsid w:val="00FD33D6"/>
     <w:rsid w:val="00FD5CF1"/>
     <w:rsid w:val="00FD7F29"/>
     <w:rsid w:val="00FE23A8"/>
     <w:rsid w:val="00FE29F6"/>
     <w:rsid w:val="00FE493E"/>
     <w:rsid w:val="00FE6D7C"/>
     <w:rsid w:val="00FE72B2"/>
     <w:rsid w:val="00FE7F02"/>
     <w:rsid w:val="00FF421F"/>
     <w:rsid w:val="00FF431C"/>
     <w:rsid w:val="00FF6BB8"/>
     <w:rsid w:val="00FF72AD"/>
     <w:rsid w:val="411B36FF"/>
     <w:rsid w:val="7E72E33A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -31352,85 +32527,85 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{939725EA-9567-49B6-A23D-240D3048BCB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>14632</Characters>
+  <Pages>1</Pages>
+  <Words>2870</Words>
+  <Characters>14926</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>121</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>1148</Lines>
+  <Paragraphs>423</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Annual Review Form Years 0-8</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hull City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17164</CharactersWithSpaces>
+  <CharactersWithSpaces>17373</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Annual Review Form Years 0-8</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>4,5,6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#000000,14,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>7,8,9</vt:lpwstr>
   </property>
@@ -31439,27 +32614,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_SetDate">
     <vt:lpwstr>2024-07-15T14:39:38Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Name">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_SiteId">
     <vt:lpwstr>998b793d-d177-4b88-8be1-6fe1f323a70b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_ActionId">
     <vt:lpwstr>cecb3648-b338-4457-9b6f-916163feb7fb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_ContentBits">
     <vt:lpwstr>3</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="GrammarlyDocumentId">
+    <vt:lpwstr>54a7dd12-c4c4-4b3b-8e90-f9b415884c94</vt:lpwstr>
+  </property>
 </Properties>
 </file>