--- v0 (2025-10-07)
+++ v1 (2026-09-21)
@@ -2,103 +2,104 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="38DB96F0" w14:textId="7EA5DAF1" w:rsidR="002A1EC8" w:rsidRDefault="003C38D4">
+    <w:p w14:paraId="38DB96F0" w14:textId="5B73AE50" w:rsidR="002A1EC8" w:rsidRDefault="003C38D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A67E654" wp14:editId="39470C62">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A67E654" wp14:editId="450167D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>23854</wp:posOffset>
+                  <wp:posOffset>22860</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>206734</wp:posOffset>
+                  <wp:posOffset>205740</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="9220200" cy="5327374"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="26035"/>
+                <wp:extent cx="9220200" cy="5463540"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="22860"/>
                 <wp:wrapNone/>
                 <wp:docPr id="233091317" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="9220200" cy="5327374"/>
+                          <a:ext cx="9220200" cy="5463540"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3AD5B04A" w14:textId="77777777" w:rsidR="001B258E" w:rsidRPr="001B258E" w:rsidRDefault="001B258E" w:rsidP="001B258E">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="3A3A3A"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
@@ -147,77 +148,51 @@
                             </w:r>
                             <w:r w:rsidRPr="001B258E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="3A3A3A"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="en-GB"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>does not</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001B258E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="3A3A3A"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="en-GB"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> have an education, </w:t>
-[...25 lines deleted...]
-                              <w:t xml:space="preserve"> and care (“EHC”) plan, you do not need permission from the school or the local authority (“LA”) to home educate them and remove them from school.</w:t>
+                              <w:t> have an education, health and care (“EHC”) plan, you do not need permission from the school or the local authority (“LA”) to home educate them and remove them from school.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="459F25F7" w14:textId="7F0A89CE" w:rsidR="001B258E" w:rsidRPr="001B258E" w:rsidRDefault="001B258E" w:rsidP="001B258E">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="3A3A3A"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="en-GB"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001B258E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="3A3A3A"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="en-GB"/>
                                 <w14:ligatures w14:val="none"/>
@@ -428,117 +403,217 @@
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="en-GB"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001B258E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="en-GB"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>the LA and ask it to amend Section I of the EHC plan to record that the child is being educated at home. Parents of children at special schools will also need to ask the LA to agree to their name being taken off from the school roll.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7D21EF45" w14:textId="086FD3F6" w:rsidR="001B258E" w:rsidRPr="001B258E" w:rsidRDefault="001B258E" w:rsidP="001B258E">
+                          <w:p w14:paraId="7D21EF45" w14:textId="086FD3F6" w:rsidR="001B258E" w:rsidRDefault="001B258E" w:rsidP="001B258E">
                             <w:pPr>
                               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="en-GB"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001B258E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:eastAsia="en-GB"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>If the current educational placement is not working and the parent does not want to home educate their child, it may be better to change the EHC plan to set out different special educational provision and/or name a different school/placement rather than attempting to take on home education without support.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="698FF4AD" w14:textId="3AB3E6C4" w:rsidR="003C38D4" w:rsidRPr="003C38D4" w:rsidRDefault="00D00457">
+                          <w:p w14:paraId="561521C4" w14:textId="72083CBC" w:rsidR="00E656E4" w:rsidRDefault="00E656E4" w:rsidP="001B258E">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                                <w14:ligatures w14:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                                <w14:ligatures w14:val="none"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">If you want </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EC69A7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                                <w14:ligatures w14:val="none"/>
+                              </w:rPr>
+                              <w:t>to home educate your child and they have an EHCP, please complete the form below and send to:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="00614129" w14:textId="14ACF303" w:rsidR="00EC69A7" w:rsidRPr="001B258E" w:rsidRDefault="00EC69A7" w:rsidP="001B258E">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                                <w14:ligatures w14:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId10" w:history="1">
+                              <w:r w:rsidRPr="00171A72">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:kern w:val="0"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                  <w:lang w:eastAsia="en-GB"/>
+                                  <w14:ligatures w14:val="none"/>
+                                </w:rPr>
+                                <w:t>SEND@hullcc.gov.uk</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                                <w14:ligatures w14:val="none"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId11" w:history="1">
+                              <w:r w:rsidRPr="00171A72">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:kern w:val="0"/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                  <w:lang w:eastAsia="en-GB"/>
+                                  <w14:ligatures w14:val="none"/>
+                                </w:rPr>
+                                <w:t>ehe@hullcc.gov.uk</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                                <w14:ligatures w14:val="none"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="698FF4AD" w14:textId="3AB3E6C4" w:rsidR="003C38D4" w:rsidRPr="003C38D4" w:rsidRDefault="001B258E">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId10" w:history="1">
-                              <w:r w:rsidR="001B258E">
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r>
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t>Home education and ‘education otherwise’ | (IPSEA) Independent Provider of Special Education Advice</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3A67E654" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:1.9pt;margin-top:16.3pt;width:726pt;height:419.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWlW8lOQIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+w4SbsacYosRYYB&#10;QVsgHXpWZCkxJouapMTOfv0o2flot9Owi0yJ1BP5+OjpfVsrchDWVaALOhyklAjNoaz0tqDfX5af&#10;PlPiPNMlU6BFQY/C0fvZxw/TxuQigx2oUliCINrljSnoznuTJ4njO1EzNwAjNDol2Jp53NptUlrW&#10;IHqtkixNb5IGbGkscOEcnj50TjqL+FIK7p+kdMITVVDMzcfVxnUT1mQ2ZfnWMrOreJ8G+4csalZp&#10;fPQM9cA8I3tb/QFVV9yCA+kHHOoEpKy4iDVgNcP0XTXrHTMi1oLkOHOmyf0/WP54WJtnS3z7BVps&#10;YCCkMS53eBjqaaWtwxczJehHCo9n2kTrCcfDuyxLsReUcPRNRtnt6HYccJLLdWOd/yqgJsEoqMW+&#10;RLrYYeV8F3oKCa85UFW5rJSKm6AFsVCWHBh2UfmYJIK/iVKaNAW9GU3SCPzGF6DP9zeK8R99eldR&#10;iKc05nwpPli+3bQ9Ixsoj0iUhU5DzvBlhbgr5vwzsygaJAAHwT/hIhVgMtBblOzA/vrbeYjHXqKX&#10;kgZFWFD3c8+soER909jlu+F4HFQbN+PJbYYbe+3ZXHv0vl4AMjTEkTM8miHeq5MpLdSvOC/z8Cq6&#10;mOb4dkH9yVz4bjRw3riYz2MQ6tQwv9JrwwN06Ejg86V9Zdb0/fQohUc4yZXl79raxYabGuZ7D7KK&#10;PQ8Ed6z2vKPGo2r6eQxDdL2PUZe/xuw3AAAA//8DAFBLAwQUAAYACAAAACEAXUsIUd0AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTQkMa4lSACpeeKKhnN3Zti3gd2W4a&#10;/p7tCU6r2VnNvG3Wk+/ZqGNyAQXMZwUwjV1QDo2Ar8+3uwpYyhKV7ANqAT86wbq9vmpkrcIZP/S4&#10;y4ZRCKZaCrA5DzXnqbPayzQLg0byjiF6mUlGw1WUZwr3PV8URcm9dEgNVg761erue3fyAjYvZmW6&#10;Ska7qZRz47Q/bs27ELc30/MTsKyn/HcMF3xCh5aYDuGEKrFewD2BZxqLEtjFflguaXMQUD3OS+Bt&#10;w/9/0P4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlpVvJTkCAAB9BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXUsIUd0AAAAJAQAADwAAAAAA&#10;AAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:1.8pt;margin-top:16.2pt;width:726pt;height:430.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZrOtQNwIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkSbcacYosRYYB&#10;RVsgHXpWZDk2JouaxMTOfv0oxfnqdhp2kUmReiQfSU/vukaznXK+BpPz4SDlTBkJRW02Of/+svzw&#10;mTOPwhRCg1E53yvP72bv301bm6kRVKAL5RiBGJ+1NucVos2SxMtKNcIPwCpDxhJcI5BUt0kKJ1pC&#10;b3QyStObpAVXWAdSeU+39wcjn0X8slQSn8rSK2Q655QbxtPFcx3OZDYV2cYJW9WyT0P8QxaNqA0F&#10;PUHdCxRs6+o/oJpaOvBQ4kBCk0BZ1lLFGqiaYfqmmlUlrIq1EDnenmjy/w9WPu5W9tkx7L5ARw0M&#10;hLTWZ54uQz1d6ZrwpUwZ2YnC/Yk21SGTdHk7GqXUC84k2Sbjm4+TcSQ2OT+3zuNXBQ0LQs4d9SXS&#10;JXYPHikkuR5dQjQPui6WtdZRCbOgFtqxnaAuaoxJ0osrL21Ym3OKnUbgK1uAPr1fayF/hDKvEUjT&#10;hi7PxQcJu3XXM7KGYk9EOTjMkLdyWRPug/D4LBwNDRFAi4BPdJQaKBnoJc4qcL/+dh/8qZdk5ayl&#10;Icy5/7kVTnGmvxnq8u1wTFQyjMp48mlEiru0rC8tZtssgBga0spZGcXgj/oolg6aV9qXeYhKJmEk&#10;xc45HsUFHlaD9k2q+Tw60ZxagQ9mZWWADh0JfL50r8LZvp9Io/AIx3EV2Zu2HnzDSwPzLUJZx54H&#10;gg+s9rzTjMe29PsYluhSj17nv8bsNwAAAP//AwBQSwMEFAAGAAgAAAAhAKOICuLdAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ2grN41TASpcOFEQ523s2lZjO4rdNPw9&#10;2xM9rXZnNPum3ky+Y6MekotBwuOsAKZDG5ULRsL319uDAJYyBoVdDFrCr06waW5vaqxUPIdPPe6y&#10;YRQSUoUSbM59xXlqrfaYZrHXgbRDHDxmWgfD1YBnCvcdL4tiyT26QB8s9vrV6va4O3kJ2xezMq3A&#10;wW6Fcm6cfg4f5l3K+7vpeQ0s6yn/m+GCT+jQENM+noJKrJPwtCQjjXIO7CLPFwu67CWIVSmANzW/&#10;btD8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJms61A3AgAAfQQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKOICuLdAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3AD5B04A" w14:textId="77777777" w:rsidR="001B258E" w:rsidRPr="001B258E" w:rsidRDefault="001B258E" w:rsidP="001B258E">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="3A3A3A"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="en-GB"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001B258E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="3A3A3A"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="en-GB"/>
                           <w14:ligatures w14:val="none"/>
@@ -574,77 +649,51 @@
                       </w:r>
                       <w:r w:rsidRPr="001B258E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="3A3A3A"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="en-GB"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>does not</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001B258E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="3A3A3A"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="en-GB"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> have an education, </w:t>
-[...25 lines deleted...]
-                        <w:t xml:space="preserve"> and care (“EHC”) plan, you do not need permission from the school or the local authority (“LA”) to home educate them and remove them from school.</w:t>
+                        <w:t> have an education, health and care (“EHC”) plan, you do not need permission from the school or the local authority (“LA”) to home educate them and remove them from school.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="459F25F7" w14:textId="7F0A89CE" w:rsidR="001B258E" w:rsidRPr="001B258E" w:rsidRDefault="001B258E" w:rsidP="001B258E">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="3A3A3A"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="en-GB"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001B258E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="3A3A3A"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="en-GB"/>
                           <w14:ligatures w14:val="none"/>
@@ -855,107 +904,217 @@
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="en-GB"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001B258E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="en-GB"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>the LA and ask it to amend Section I of the EHC plan to record that the child is being educated at home. Parents of children at special schools will also need to ask the LA to agree to their name being taken off from the school roll.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7D21EF45" w14:textId="086FD3F6" w:rsidR="001B258E" w:rsidRPr="001B258E" w:rsidRDefault="001B258E" w:rsidP="001B258E">
+                    <w:p w14:paraId="7D21EF45" w14:textId="086FD3F6" w:rsidR="001B258E" w:rsidRDefault="001B258E" w:rsidP="001B258E">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="en-GB"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001B258E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="en-GB"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>If the current educational placement is not working and the parent does not want to home educate their child, it may be better to change the EHC plan to set out different special educational provision and/or name a different school/placement rather than attempting to take on home education without support.</w:t>
                       </w:r>
                     </w:p>
+                    <w:p w14:paraId="561521C4" w14:textId="72083CBC" w:rsidR="00E656E4" w:rsidRDefault="00E656E4" w:rsidP="001B258E">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                          <w14:ligatures w14:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                          <w14:ligatures w14:val="none"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">If you want </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EC69A7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                          <w14:ligatures w14:val="none"/>
+                        </w:rPr>
+                        <w:t>to home educate your child and they have an EHCP, please complete the form below and send to:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="00614129" w14:textId="14ACF303" w:rsidR="00EC69A7" w:rsidRPr="001B258E" w:rsidRDefault="00EC69A7" w:rsidP="001B258E">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                          <w14:ligatures w14:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId13" w:history="1">
+                        <w:r w:rsidRPr="00171A72">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:eastAsia="en-GB"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>SEND@hullcc.gov.uk</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                          <w14:ligatures w14:val="none"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId14" w:history="1">
+                        <w:r w:rsidRPr="00171A72">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:kern w:val="0"/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                            <w:lang w:eastAsia="en-GB"/>
+                            <w14:ligatures w14:val="none"/>
+                          </w:rPr>
+                          <w:t>ehe@hullcc.gov.uk</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                          <w14:ligatures w14:val="none"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
                     <w:p w14:paraId="698FF4AD" w14:textId="3AB3E6C4" w:rsidR="003C38D4" w:rsidRPr="003C38D4" w:rsidRDefault="001B258E">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId11" w:history="1">
+                      <w:hyperlink r:id="rId15" w:history="1">
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>Home education and ‘education otherwise’ | (IPSEA) Independent Provider of Special Education Advice</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001B258E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Elective Home Education: </w:t>
+        <w:t>Elective Home Education</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC69A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for children with an EHCP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A231B1" w14:textId="7D8180B9" w:rsidR="002A1EC8" w:rsidRDefault="002A1EC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D033CCF" w14:textId="77777777" w:rsidR="002A1EC8" w:rsidRDefault="002A1EC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30BF98D3" w14:textId="77777777" w:rsidR="002A1EC8" w:rsidRDefault="002A1EC8">
@@ -1161,51 +1320,50 @@
       <w:tr w:rsidR="00F07FF2" w:rsidRPr="0099131A" w14:paraId="75EFEA73" w14:textId="77777777" w:rsidTr="00F07FF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="3ED8937D" w14:textId="6789339A" w:rsidR="00F07FF2" w:rsidRPr="00CC0A70" w:rsidRDefault="00F07FF2" w:rsidP="0099131A">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC0A70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Name of pupil</w:t>
             </w:r>
             <w:r w:rsidR="00D00457">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="0E1C7CE4" w14:textId="057AEFFF" w:rsidR="00F07FF2" w:rsidRPr="0099131A" w:rsidRDefault="00F07FF2" w:rsidP="0099131A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2472"/>
               </w:tabs>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -2482,51 +2640,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Reasons for Elective Home Education </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E9691B" w14:paraId="071125E8" w14:textId="77777777" w:rsidTr="00E9691B">
         <w:trPr>
           <w:trHeight w:val="2304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15168" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C64A594" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FCC2C51" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2544,480 +2701,400 @@
           </w:p>
           <w:p w14:paraId="02BAA441" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12B31400" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="201D46F9" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="1E5AA53C" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7604B4AB" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="0906E8E7" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E5AA53C" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="4A681975" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0906E8E7" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="6395AB83" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A681975" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="0EE54901" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6395AB83" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="4812E31A" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EE54901" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="5498C1AB" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4812E31A" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="633742E1" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5498C1AB" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="54829782" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="633742E1" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="32248EAE" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54829782" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="0D7CF4CD" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32248EAE" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="5206ED32" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D7CF4CD" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="4DA22845" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5206ED32" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="65B8436B" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DA22845" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="270D1679" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65B8436B" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="4A752151" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="270D1679" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="377FCF34" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A752151" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="6066C70A" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="377FCF34" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="1AEF0A38" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6066C70A" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="2353DAE6" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1AEF0A38" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
+          <w:p w14:paraId="5C25621B" w14:textId="630164F9" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A19B5E9" w14:textId="77777777" w:rsidR="00E9691B" w:rsidRDefault="00E9691B">
-[...46 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17DA51DB" w14:textId="16B7BE4F" w:rsidR="00CA4CF0" w:rsidRDefault="00CA4CF0">
+    <w:p w14:paraId="066F6318" w14:textId="04BF0537" w:rsidR="00EC69A7" w:rsidRPr="00EC69A7" w:rsidRDefault="00EC69A7" w:rsidP="00EC69A7">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3156"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59A481C2" w14:textId="0DAB35A2" w:rsidR="0099131A" w:rsidRDefault="0099131A" w:rsidP="0099131A">
-[...38 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="00EC69A7" w:rsidRPr="00EC69A7" w:rsidSect="002A1EC8">
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B317A7A" w14:textId="77777777" w:rsidR="00F26810" w:rsidRDefault="00F26810" w:rsidP="00706664">
+    <w:p w14:paraId="693E4CDC" w14:textId="77777777" w:rsidR="0011386E" w:rsidRDefault="0011386E" w:rsidP="00706664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D9800B4" w14:textId="77777777" w:rsidR="00F26810" w:rsidRDefault="00F26810" w:rsidP="00706664">
+    <w:p w14:paraId="2138A5B2" w14:textId="77777777" w:rsidR="0011386E" w:rsidRDefault="0011386E" w:rsidP="00706664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2343D193" w14:textId="3554E496" w:rsidR="00706664" w:rsidRDefault="00706664">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14D20E1C" wp14:editId="03AF24C2">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="4445" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1769534899" name="Text Box 6" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -3103,52 +3180,52 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00706664">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="424C17C1" w14:textId="395A46D5" w:rsidR="00706664" w:rsidRDefault="00706664">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="424C17C1" w14:textId="12454107" w:rsidR="00706664" w:rsidRDefault="00706664">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="575C2EB9" wp14:editId="79072463">
               <wp:simplePos x="914400" y="6769100"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="4445" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="49049532" name="Text Box 7" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
@@ -3228,69 +3305,72 @@
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00706664">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="00E96B04">
+      <w:t xml:space="preserve">EHCP EHE notification by parents. </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="748FBBF7" w14:textId="0E87B47C" w:rsidR="00E96B04" w:rsidRDefault="00E96B04">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Reduced Timetable V1 </w:t>
+      <w:t>September 2026</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-    <w:proofErr w:type="gramEnd"/>
   </w:p>
   <w:p w14:paraId="4D8CBAA2" w14:textId="77777777" w:rsidR="00706664" w:rsidRDefault="00706664">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C1B5796" w14:textId="4FBA8B7C" w:rsidR="00706664" w:rsidRDefault="00706664">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42860411" wp14:editId="2AC8EE80">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="4445" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="149269751" name="Text Box 5" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -3376,76 +3456,76 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00706664">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B39D83E" w14:textId="77777777" w:rsidR="00F26810" w:rsidRDefault="00F26810" w:rsidP="00706664">
+    <w:p w14:paraId="227F6A7C" w14:textId="77777777" w:rsidR="0011386E" w:rsidRDefault="0011386E" w:rsidP="00706664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DA770BF" w14:textId="77777777" w:rsidR="00F26810" w:rsidRDefault="00F26810" w:rsidP="00706664">
+    <w:p w14:paraId="5BB8D777" w14:textId="77777777" w:rsidR="0011386E" w:rsidRDefault="0011386E" w:rsidP="00706664">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0520C929" w14:textId="10FC9B92" w:rsidR="00706664" w:rsidRDefault="00706664">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45E8EB9B" wp14:editId="67CAB0EA">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="4445" b="13335"/>
               <wp:wrapNone/>
               <wp:docPr id="205691442" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -3531,51 +3611,51 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00706664">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F00F8DD" w14:textId="0FD4C9EA" w:rsidR="00706664" w:rsidRDefault="00706664">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7152C955" wp14:editId="675E40F6">
               <wp:simplePos x="914400" y="450850"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="4445" b="13335"/>
               <wp:wrapNone/>
               <wp:docPr id="957986436" name="Text Box 4" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -3661,51 +3741,51 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00706664">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01C0B0D4" w14:textId="0DF05276" w:rsidR="00706664" w:rsidRDefault="00706664">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5798442B" wp14:editId="06BA7222">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="4445" b="13335"/>
               <wp:wrapNone/>
               <wp:docPr id="1412044619" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -3791,51 +3871,51 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00706664">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="387225F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2440F7A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -4064,124 +4144,130 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="760032023">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2033722468">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A1EC8"/>
     <w:rsid w:val="000C417C"/>
+    <w:rsid w:val="0011386E"/>
     <w:rsid w:val="001B258E"/>
     <w:rsid w:val="002A1EC8"/>
     <w:rsid w:val="003422C5"/>
     <w:rsid w:val="003C38D4"/>
     <w:rsid w:val="003C4048"/>
     <w:rsid w:val="006C6048"/>
     <w:rsid w:val="00706664"/>
     <w:rsid w:val="00803AAB"/>
     <w:rsid w:val="0099131A"/>
     <w:rsid w:val="00C75A12"/>
     <w:rsid w:val="00CA4CF0"/>
     <w:rsid w:val="00CC0A70"/>
+    <w:rsid w:val="00CC1694"/>
     <w:rsid w:val="00D00457"/>
     <w:rsid w:val="00D04850"/>
+    <w:rsid w:val="00DA2112"/>
     <w:rsid w:val="00E21CED"/>
+    <w:rsid w:val="00E656E4"/>
     <w:rsid w:val="00E9691B"/>
+    <w:rsid w:val="00E96B04"/>
+    <w:rsid w:val="00EC69A7"/>
     <w:rsid w:val="00F07FF2"/>
     <w:rsid w:val="00F26810"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="642511AC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{18B75AC0-0224-4203-AD9A-C7226D6D32C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4690,98 +4776,121 @@
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001B258E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="postlink">
     <w:name w:val="post_link"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001B258E"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B258E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E656E4"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC69A7"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="764112547">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1808932974">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsea.org.uk/home-education-and-education-otherwise" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsea.org.uk/home-education-and-education-otherwise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SEND@hullcc.gov.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsea.org.uk/home-education-and-education-otherwise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ehe@hullcc.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipsea.org.uk/home-education-and-education-otherwise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SEND@hullcc.gov.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ehe@hullcc.gov.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5048,50 +5157,65 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100079FB857A4F8D541A6181AFC4049BED3" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="80973070a3cf7c4b265b0504c9585c47">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="14a896f3-f570-4e74-b649-b2307eea34e4" xmlns:ns3="53d7d94f-0d51-4213-8659-3400d750949c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6e1b3cde13d4442c9382582ac9a289ed" ns2:_="" ns3:_="">
     <xsd:import namespace="14a896f3-f570-4e74-b649-b2307eea34e4"/>
     <xsd:import namespace="53d7d94f-0d51-4213-8659-3400d750949c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -5258,131 +5382,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{047FFF04-05DB-47AF-85D7-350603DE3DAE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A816E107-EB55-4F85-A42E-B768FF5F3320}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFA61407-0D01-4DAA-873B-4E5CECE938FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A816E107-EB55-4F85-A42E-B768FF5F3320}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{047FFF04-05DB-47AF-85D7-350603DE3DAE}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="14a896f3-f570-4e74-b649-b2307eea34e4"/>
+    <ds:schemaRef ds:uri="53d7d94f-0d51-4213-8659-3400d750949c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="7305cbb7-9820-4cc6-943a-150565f4a139"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{bdad5af3-eb5c-4559-9375-26974fdd413e}" enabled="1" method="Standard" siteId="{998b793d-d177-4b88-8be1-6fe1f323a70b}" contentBits="3" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>68</Words>
-[...2 lines deleted...]
-  <DocSecurity>4</DocSecurity>
+  <Words>70</Words>
+  <Characters>405</Characters>
+  <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>457</CharactersWithSpaces>
+  <CharactersWithSpaces>474</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Marsden Katie</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100079FB857A4F8D541A6181AFC4049BED3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>542a174b,c429a32,3919b684</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#000000,14,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>8e5acf7,6978f5b3,2ec6fbc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,14,Calibri</vt:lpwstr>
   </property>