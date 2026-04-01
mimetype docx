--- v0 (2025-10-26)
+++ v1 (2026-04-01)
@@ -1,2499 +1,4235 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A927A1" w:rsidRPr="003C475F" w:rsidRDefault="003C475F" w:rsidP="00B317BF">
+    <w:p w14:paraId="4E784A22" w14:textId="685BD4A9" w:rsidR="00A927A1" w:rsidRPr="003C475F" w:rsidRDefault="009B704D" w:rsidP="005242A4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B704D">
+      <w:r w:rsidRPr="005242A4">
         <w:rPr>
-          <w:noProof/>
-[...61 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Early Years Assess, Plan, Do, Review (APDR)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003C475F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003C475F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003C475F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003C475F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003C475F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003C475F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003C475F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                  My Plan Number:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15451" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2608"/>
         <w:gridCol w:w="2614"/>
         <w:gridCol w:w="2325"/>
         <w:gridCol w:w="2312"/>
         <w:gridCol w:w="2757"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C475F" w:rsidTr="00A927A1">
+      <w:tr w:rsidR="003C475F" w14:paraId="07CA2D96" w14:textId="77777777" w:rsidTr="00A927A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5222" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="77C0E559" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My name is:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
-[...8 lines deleted...]
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="3E2B6FDC" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="236F0D63" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My date of birth is:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
-[...8 lines deleted...]
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="00A927A1" w:rsidP="003C475F">
+          <w:p w14:paraId="766146DC" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CE85319" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="00A927A1" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>I am          year</w:t>
             </w:r>
             <w:r w:rsidR="003C475F" w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">s            months old. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="47C88C38" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Age in months:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
-[...8 lines deleted...]
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="73B82BA3" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B6F109C" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My first day at nursery was:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
-[...8 lines deleted...]
-          <w:p w:rsidR="003C475F" w:rsidRPr="00A927A1" w:rsidRDefault="003C475F" w:rsidP="00A927A1">
+          <w:p w14:paraId="6EDD2F60" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="366F55B6" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00A927A1" w:rsidRDefault="003C475F" w:rsidP="00A927A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My key person is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4637" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="009B704D" w:rsidP="003C475F">
+          <w:p w14:paraId="6837E6E1" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="009B704D" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My intervention started</w:t>
             </w:r>
             <w:r w:rsidR="003C475F" w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> on:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
-[...8 lines deleted...]
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="43A135AE" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A953C4A" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>This plan was written on:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
-[...8 lines deleted...]
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="6A36A1D2" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CEAE54E" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>It will be reviewed on:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
-[...8 lines deleted...]
-          <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="6A6BD061" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4525FA6C" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My category of need:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="571"/>
               <w:gridCol w:w="405"/>
               <w:gridCol w:w="609"/>
               <w:gridCol w:w="405"/>
               <w:gridCol w:w="962"/>
               <w:gridCol w:w="415"/>
               <w:gridCol w:w="614"/>
               <w:gridCol w:w="430"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00832EAF" w:rsidTr="00832EAF">
+            <w:tr w:rsidR="00832EAF" w14:paraId="68FA2C08" w14:textId="77777777" w:rsidTr="00832EAF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="571" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
+                <w:p w14:paraId="5D04CB43" w14:textId="77777777" w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve">C&amp;I      </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="440" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
+                <w:p w14:paraId="1BF6B4DD" w14:textId="77777777" w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="609" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
+                <w:p w14:paraId="62854EDC" w14:textId="77777777" w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve">C&amp;L     </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="440" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
+                <w:p w14:paraId="2F2F4030" w14:textId="77777777" w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="962" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
+                <w:p w14:paraId="42BE4B5A" w14:textId="77777777" w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve">SE&amp;MH     </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="451" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
+                <w:p w14:paraId="195D9457" w14:textId="77777777" w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="469" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
+                <w:p w14:paraId="36107C83" w14:textId="77777777" w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>S&amp;P</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="469" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
+                <w:p w14:paraId="31857C31" w14:textId="77777777" w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
-[...8 lines deleted...]
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="60780CA4" w14:textId="77777777" w:rsidR="00832EAF" w:rsidRDefault="00832EAF" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7889D255" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My level of support</w:t>
             </w:r>
             <w:r w:rsidR="00832EAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (delete as appropriate)</w:t>
             </w:r>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C475F" w:rsidRDefault="002D21B7" w:rsidP="003C475F">
+          <w:p w14:paraId="5A56F027" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="002D21B7" w:rsidP="003C475F">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>APD</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="009B704D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R   My Support Plan    Assessment   EHCP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5592" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="5447E9F3" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My strengths</w:t>
             </w:r>
             <w:r w:rsidR="00254491" w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/ interests</w:t>
             </w:r>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
-[...8 lines deleted...]
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="65E6EAB0" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66C652DA" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Professionals involved:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
-[...8 lines deleted...]
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="61656B21" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ACBCD73" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Stage of development: </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="5366" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1036"/>
               <w:gridCol w:w="686"/>
               <w:gridCol w:w="1058"/>
               <w:gridCol w:w="862"/>
               <w:gridCol w:w="862"/>
               <w:gridCol w:w="862"/>
             </w:tblGrid>
-            <w:tr w:rsidR="003C475F" w:rsidTr="00254491">
+            <w:tr w:rsidR="003C475F" w14:paraId="35402CBE" w14:textId="77777777" w:rsidTr="00254491">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1036" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+                <w:p w14:paraId="47955CF0" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
                   <w:r>
                     <w:t>PSE- MR</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+                <w:p w14:paraId="481B4AD0" w14:textId="2E7CA0B3" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
                   <w:r>
-                    <w:t>SC/SA</w:t>
+                    <w:t>S</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C24569">
+                    <w:t>OS</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+                <w:p w14:paraId="5A11EF6B" w14:textId="2267E076" w:rsidR="003C475F" w:rsidRDefault="00C24569" w:rsidP="003C475F">
                   <w:r>
-                    <w:t>MFB</w:t>
+                    <w:t>UE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="686" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F"/>
+                <w:p w14:paraId="7D1ABE40" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1058" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+                <w:p w14:paraId="06018A0D" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
                   <w:r>
                     <w:t>C&amp;L-L/A</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+                <w:p w14:paraId="0419BE50" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
                   <w:r>
                     <w:t>U</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+                <w:p w14:paraId="6AA6AF45" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
                   <w:r>
                     <w:t>SP</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="862" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F"/>
+                <w:p w14:paraId="179ECA5A" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="862" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+                <w:p w14:paraId="41C5A1D5" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
                   <w:r>
                     <w:t>PH-MH</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F"/>
-                <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+                <w:p w14:paraId="55DE38A0" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F"/>
+                <w:p w14:paraId="492F4092" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
                   <w:r>
                     <w:t>H/ SC</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="862" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F"/>
+                <w:p w14:paraId="34CCF0D7" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F"/>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F"/>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="7A01372F" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F"/>
+          <w:p w14:paraId="1BAEEED4" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Attendance during </w:t>
             </w:r>
             <w:r w:rsidR="009B704D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">APDR </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">period :– </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="003C475F" w:rsidRPr="00A927A1" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+              <w:t>period :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00254491">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="210CEC19" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00A927A1" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Possible:                        Actual:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C475F" w:rsidTr="00A927A1">
+      <w:tr w:rsidR="003C475F" w14:paraId="40986686" w14:textId="77777777" w:rsidTr="00A927A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="7243974D" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My Targets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="26104D93" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How will I know if I have achieved my target?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="5A7CC9C1" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What activities and resources will I need to meet my targets?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2312" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="0054EAA7" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Who will help me?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="54BAAD9B" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How did I get on?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="18A30235" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What is next?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C475F" w:rsidTr="00A927A1">
+      <w:tr w:rsidR="003C475F" w14:paraId="0357C66F" w14:textId="77777777" w:rsidTr="00A927A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
-[...17 lines deleted...]
-          <w:p w:rsidR="00357E7F" w:rsidRPr="00254491" w:rsidRDefault="00357E7F" w:rsidP="003C475F">
+          <w:p w14:paraId="31A1F028" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C870154" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="524AC257" w14:textId="77777777" w:rsidR="00357E7F" w:rsidRPr="00254491" w:rsidRDefault="00357E7F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="190E60BE" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="57A22A65" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="03414893" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="7A89E7BF" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="178C7B02" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C475F" w:rsidTr="00A927A1">
+      <w:tr w:rsidR="003C475F" w14:paraId="5F27E241" w14:textId="77777777" w:rsidTr="00A927A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
-[...17 lines deleted...]
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="59644778" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7716BACE" w14:textId="77777777" w:rsidR="00357E7F" w:rsidRPr="00254491" w:rsidRDefault="00357E7F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E096679" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="09AD10B1" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="4F661CE2" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="1B6EE7FD" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="08C69F3E" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="46D7C831" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C475F" w:rsidTr="00A927A1">
+      <w:tr w:rsidR="003C475F" w14:paraId="0295D46E" w14:textId="77777777" w:rsidTr="00A927A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
-[...17 lines deleted...]
-          <w:p w:rsidR="00357E7F" w:rsidRPr="00254491" w:rsidRDefault="00357E7F" w:rsidP="003C475F">
+          <w:p w14:paraId="181FCB61" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16CA1412" w14:textId="77777777" w:rsidR="003C475F" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6170A31F" w14:textId="77777777" w:rsidR="00357E7F" w:rsidRPr="00254491" w:rsidRDefault="00357E7F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="392EB906" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="507CF013" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="6412DB06" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="42695204" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
+          <w:p w14:paraId="5D7C3F50" w14:textId="77777777" w:rsidR="003C475F" w:rsidRPr="00254491" w:rsidRDefault="003C475F" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031495E" w:rsidTr="0031495E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="005242A4" w14:paraId="13EE5375" w14:textId="77777777" w:rsidTr="00183ACB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15451" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="0031495E" w:rsidRDefault="0031495E" w:rsidP="003C475F">
+          <w:p w14:paraId="378EE984" w14:textId="77777777" w:rsidR="005242A4" w:rsidRDefault="005242A4" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>What my parents/carers think of my plan and how they will help me</w:t>
-[...32 lines deleted...]
-            </w:r>
+              <w:t>What my parents/carers think of my plan and how they will help</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0615F896" w14:textId="13170EF2" w:rsidR="005242A4" w:rsidRPr="00254491" w:rsidRDefault="005242A4" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031495E" w:rsidTr="00A927A1">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00A927A1" w14:paraId="10BAC3EE" w14:textId="77777777" w:rsidTr="00A927A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15451" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="0031495E" w:rsidRDefault="0031495E" w:rsidP="0031495E">
-[...95 lines deleted...]
-          <w:p w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="003C475F">
+          <w:p w14:paraId="3929DB08" w14:textId="79EF2C24" w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="003C475F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Review Comments:</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="005242A4">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (delete as necessary)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A313D1" w14:textId="4CF91976" w:rsidR="005242A4" w:rsidRPr="006E697E" w:rsidRDefault="005242A4" w:rsidP="005242A4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E697E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making progress return to Early Intervention cycle </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E697E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remain on APDR Intervention </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E697E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Move onto My Support Plan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E697E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Make a request for an assessment for an EHCP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="310B11E8" w14:textId="3A6C9B32" w:rsidR="00A927A1" w:rsidRPr="00254491" w:rsidRDefault="00A927A1" w:rsidP="003C475F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="003C475F">
+    <w:p w14:paraId="67FB4259" w14:textId="77777777" w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="006E04D2">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15451" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7725"/>
         <w:gridCol w:w="7726"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A927A1" w:rsidTr="0019074F">
+      <w:tr w:rsidR="006E697E" w14:paraId="11116C8A" w14:textId="77777777" w:rsidTr="00067521">
         <w:trPr>
-          <w:trHeight w:val="3234"/>
+          <w:trHeight w:val="1034"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15451" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A927A1" w:rsidRPr="00254491" w:rsidRDefault="00A927A1" w:rsidP="00A927A1">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2EE759F7" w14:textId="732D7A52" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="005242A4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...49 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Hull Early Years Access and inclusion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450127">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Service Privacy Notice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C732D65" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This notice explains what personal information we hold about children we are working with, how we collect, how we use and may share information about them.  We are required to give you this information under data protection law.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7490811F" w14:textId="4AF9FB60" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We collect information </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allow us to observe, assess and support children and young people in line with Send code of practice and also where parents and nursery settings or childminders have asked us to do so.  During our work we may collect the following information:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66B68A54" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Basic information (such as Name, Address, DOB, Gender) about the child we are working with.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E5B354" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Information about the Special Educational Needs, including medical information where this is appropriate of the child we are working with.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E1D45D4" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Information about the child at the Nursery or School they attend (such as attainment and attendance) of the child we are working with</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640CA537" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Information about the home life of the child or young person we are working with and their family, including any involvement with Social Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="542B0898" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Details of the parent/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>carer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and family of the child or young person we are working with</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11F5925A" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Any information from services that work or have worked with the child we are working with.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D198718" w14:textId="5F04E138" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>We record this information using the secure data base named synergy to ensure all documents are protected.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47607A09" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>We will process this personal information in accordance with the following conditions in the GDPR:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B368EB3" w14:textId="2E7ADA08" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6(1)(c)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">processing is necessary for compliance with a legal obligation to which the controller is </w:t>
+            </w:r>
+            <w:r w:rsidR="005242A4" w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>subject.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="570D444A" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>The Children and Families Act 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3301ADDD" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>SEND Code of Practice 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6277CF19" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9(2)(b) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>processing is necessary for the purposes of carrying out the obligations and exercising specific rights of the controller or of the data subject in the field of employment and social security and social protection law in so far as it is authorised by Union or Member State law or a collective agreement pursuant to Member State law providing for appropriate safeguards for the fundamental rights and the interests of the data subject;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2950EDCA" w14:textId="5842C74C" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9(2)(f) processing is necessary for the establishment, exercise or defence of legal claims or whenever courts are acting in their judicial </w:t>
+            </w:r>
+            <w:r w:rsidR="005242A4" w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>capacity.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20BF33F4" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:contextualSpacing/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9(2)(h) processing is necessary for the purposes of preventive or occupational medicine, for the assessment of the working capacity of the employee, medical diagnosis, the provision of health or social care or treatment or the management of health or social care systems and services on the basis of Union or Member State law or pursuant to contract with a health professional and subject to the conditions and safeguards referred to in paragraph 3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A5332DC" w14:textId="71AAA226" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>We will receive information relating to the child or young person we are working with or assessing and their family from, the child or young person themselves, schools/setting, the family, the outside agencies involved with the family and any other agency who is working or has worked with the child, young person or family in the past.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DE03033" w14:textId="3A1B78E7" w:rsidR="006E697E" w:rsidRPr="005242A4" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005242A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parental Consent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CA5F81C" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="00450127" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1985"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450127">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I give permission for the Early Years Professional to </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...56 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>work with my child.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="762C0D01" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="00450127" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1985"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450127">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I understand that this may include some observation and/or assessment of my child by the </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Early Years access and inclusion team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450127">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> who will inform me of outcomes.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12FBE078" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="00450127" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1985"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450127">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I understand that the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Early Years Access and Inclusion team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450127">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> may wish to contact other professionals or services that are involved with my child.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63DF0DDE" w14:textId="77777777" w:rsidR="006E697E" w:rsidRPr="00450127" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1985"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450127">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I give permission for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>the Early Years Access and Inclusion team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450127">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to share information about my child with other relevant service professionals. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="221F0DC2" w14:textId="5772E51C" w:rsidR="006E697E" w:rsidRPr="006E697E" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1985"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00450127">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I understand that the </w:t>
+            </w:r>
+            <w:r w:rsidR="00E75DFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Early Years Access and inclusion team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00450127">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Service will handle personal information in line with the Privacy Notice above.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50DEDEAD" w14:textId="77777777" w:rsidR="006E697E" w:rsidRDefault="006E697E" w:rsidP="00A927A1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A927A1" w:rsidTr="0019074F">
+      <w:tr w:rsidR="00A927A1" w14:paraId="15886B43" w14:textId="77777777" w:rsidTr="0019074F">
         <w:trPr>
           <w:trHeight w:val="1034"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="00A927A1">
+          <w:p w14:paraId="5D530D5F" w14:textId="371058BE" w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="00A927A1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ture:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="00A927A1">
+          <w:p w14:paraId="5634E5D4" w14:textId="77777777" w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="00A927A1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Parent/carer: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A927A1" w:rsidRPr="00254491" w:rsidRDefault="00A927A1" w:rsidP="00A927A1">
+          <w:p w14:paraId="4661DA92" w14:textId="77777777" w:rsidR="00A927A1" w:rsidRPr="00254491" w:rsidRDefault="00A927A1" w:rsidP="00A927A1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
             <w:r w:rsidR="009E1B82">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="00A927A1">
+          <w:p w14:paraId="330AE3BD" w14:textId="266716B1" w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="00A927A1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="00A927A1">
+          <w:p w14:paraId="43CF9530" w14:textId="77777777" w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="00A927A1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254491">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SENCO:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A927A1" w:rsidRPr="00254491" w:rsidRDefault="00A927A1" w:rsidP="00A927A1">
+          <w:p w14:paraId="0D9B2FE0" w14:textId="77777777" w:rsidR="00A927A1" w:rsidRPr="00254491" w:rsidRDefault="00A927A1" w:rsidP="00A927A1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="00357E7F"/>
+    <w:p w14:paraId="2D879660" w14:textId="3FDD4480" w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="006E697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="00A927A1" w:rsidSect="003C475F">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="003C475F">
+    <w:p w14:paraId="082E7808" w14:textId="77777777" w:rsidR="00D1608A" w:rsidRDefault="00D1608A" w:rsidP="003C475F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="003C475F">
+    <w:p w14:paraId="42EA4111" w14:textId="77777777" w:rsidR="00D1608A" w:rsidRDefault="00D1608A" w:rsidP="003C475F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="0019074F" w:rsidRDefault="0019074F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70EE52F5" w14:textId="7C48AE4F" w:rsidR="006E697E" w:rsidRDefault="006E697E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Updated April 2019</w:t>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B5401BE" wp14:editId="0B58A59F">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="440055"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="834863543" name="Text Box 5" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="440055"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="206D19AF" w14:textId="147F0EB7" w:rsidR="006E697E" w:rsidRPr="006E697E" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="006E697E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0B5401BE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:34.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFnu4LDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSbEZcYqsRYYB&#10;RVsgHXpWZCk2YIkCpcTOfv0oOU62bqdhF/mZpPjx+LS87U3Ljgp9A7bk00nOmbISqsbuS/79ZfPh&#10;E2c+CFuJFqwq+Ul5frt6/27ZuULNoIa2UsgoifVF50peh+CKLPOyVkb4CThlyakBjQj0i/usQtFR&#10;dtNmszy/yTrAyiFI5T1Z7wcnX6X8WisZnrT2KrC25NRbSCemcxfPbLUUxR6Fqxt5bkP8QxdGNJaK&#10;XlLdiyDYAZs/UplGInjQYSLBZKB1I1WagaaZ5m+m2dbCqTQLkePdhSb//9LKx+PWPSML/RfoaYGR&#10;kM75wpMxztNrNPFLnTLyE4WnC22qD0yS8Wb+cbZYcCbJNZ/nOWHKkl0vO/ThqwLDIig50lYSWeL4&#10;4MMQOobEWhY2TdumzbT2NwPljJbs2mFEod/1rKlKPhu730F1oqEQhn17JzcNlX4QPjwLpAXTHCTa&#10;8ESHbqErOZwRZzXgj7/ZYzzxTl7OOhJMyS0pmrP2m6V9RG2NAEewS2D6OV/k5LcHcwckwym9CCcT&#10;JCuGdoQawbySnNexELmElVSu5LsR3oVBufQcpFqvUxDJyInwYLdOxtSRrsjlS/8q0J0JD7SpRxjV&#10;JIo3vA+x8aZ360Mg9tNSIrUDkWfGSYJprefnEjX+63+Kuj7q1U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqnnAM2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHayv1VhyIimiIgxBS&#10;T1SV+Ln0ZuwlCY3XUbyB8PY1vZTLSqMZzXybLwfXiAt2ofakYDJOQCAZb2sqFRz2H69zEIE1Wd14&#10;QgU3DLAsRk+5zqy/0hYvOy5FLKGQaQUVc5tJGUyFToexb5Gid/Kd0xxlV0rb6Wssd42cJslMOl1T&#10;XKh0i+sKzc+udwretvzZf9E+/R6mt/OmXZv0tDFKvTwPqwUIxoH/w3DHj+hQRKaj78kG0SiIj/Df&#10;vXvJJAVxVDB7T0EWuXyEL34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARZ7uCw4CAAAc&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqp5wDNsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="206D19AF" w14:textId="147F0EB7" w:rsidR="006E697E" w:rsidRPr="006E697E" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="006E697E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A927A1" w:rsidRDefault="00A927A1">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51BB46D8" w14:textId="5A7EBA6F" w:rsidR="0019074F" w:rsidRDefault="006E697E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AC3095E" wp14:editId="7CDC7AF6">
+              <wp:simplePos x="914400" y="6769100"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="440055"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1636343218" name="Text Box 6" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="440055"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="00974573" w14:textId="464FED5F" w:rsidR="006E697E" w:rsidRPr="006E697E" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="006E697E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4AC3095E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:34.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoIVw2DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSbEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mZpPjx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;MyU+MFMxBUaU9Cw8vV99/LBsbSFmUIOqhCOYxPiitSWtQ7BFlnleC838BKww6JTgNAv46w5Z5ViL&#10;2bXKZnl+m7XgKuuAC+/R+tg76Srll1Lw8CylF4GokmJvIZ0unft4ZqslKw6O2brhQxvsH7rQrDFY&#10;9JLqkQVGjq75I5VuuAMPMkw46AykbLhIM+A00/zdNLuaWZFmQXK8vdDk/19a/nTa2RdHQvcFOlxg&#10;JKS1vvBojPN00un4xU4J+pHC84U20QXC0Xg7v5ktFpRwdM3neY4Ys2TXy9b58FWAJhGU1OFWElns&#10;tPWhDx1DYi0Dm0aptBllfjNgzmjJrh1GFLp9R5qqpDdj93uozjiUg37f3vJNg6W3zIcX5nDBOAeK&#10;NjzjIRW0JYUBUVKD+/E3e4xH3tFLSYuCKalBRVOivhncR9TWCNwI9glM7/JFjn5z1A+AMpzii7A8&#10;QbS6oEYoHeg3lPM6FkIXMxzLlXQ/wofQKxefAxfrdQpCGVkWtmZneUwd6YpcvnZvzNmB8ICbeoJR&#10;Tax4x3sfG296uz4GZD8tJVLbEzkwjhJMax2eS9T4r/8p6vqoVz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqnnAM2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHayv1VhyIimiIgxBS&#10;T1SV+Ln0ZuwlCY3XUbyB8PY1vZTLSqMZzXybLwfXiAt2ofakYDJOQCAZb2sqFRz2H69zEIE1Wd14&#10;QgU3DLAsRk+5zqy/0hYvOy5FLKGQaQUVc5tJGUyFToexb5Gid/Kd0xxlV0rb6Wssd42cJslMOl1T&#10;XKh0i+sKzc+udwretvzZf9E+/R6mt/OmXZv0tDFKvTwPqwUIxoH/w3DHj+hQRKaj78kG0SiIj/Df&#10;vXvJJAVxVDB7T0EWuXyEL34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKCFcNg4CAAAc&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqp5wDNsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="00974573" w14:textId="464FED5F" w:rsidR="006E697E" w:rsidRPr="006E697E" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="006E697E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="0019074F">
+      <w:t xml:space="preserve">Updated </w:t>
+    </w:r>
+    <w:r>
+      <w:t>January 2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1899AC9B" w14:textId="77777777" w:rsidR="00A927A1" w:rsidRDefault="00A927A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26FA96FE" w14:textId="4C393F91" w:rsidR="006E697E" w:rsidRDefault="006E697E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B487258" wp14:editId="436C5EB5">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="440055"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="314813253" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="440055"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3A311330" w14:textId="07B9F115" w:rsidR="006E697E" w:rsidRPr="006E697E" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="006E697E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4B487258" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:34.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGovO7DAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgUG0RoWKtmCah&#10;thKd+mwcm0SKfdbZkLC/fmdDYGv7NO3F+XJ3vh/ffZ7f9qZlB4W+AVvy8SjnTFkJVWN3Jf/5vPr0&#10;hTMfhK1EC1aV/Kg8v118/DDvXKEmUENbKWSUxPqicyWvQ3BFlnlZKyP8CJyy5NSARgT6xV1Woego&#10;u2mzSZ7fZB1g5RCk8p6s9ycnX6T8WisZHrX2KrC25NRbSCemcxvPbDEXxQ6Fqxt5bkP8QxdGNJaK&#10;XlLdiyDYHps3qUwjETzoMJJgMtC6kSrNQNOM81fTbGrhVJqFyPHuQpP/f2nlw2HjnpCF/hv0tMBI&#10;SOd84ckY5+k1mvilThn5icLjhTbVBybJeDP9PJnNOJPkmk7znDBlya6XHfrwXYFhEZQcaSuJLHFY&#10;+3AKHUJiLQurpm3TZlr7l4FyRkt27TCi0G971lQlT3WjZQvVkYZCOO3bO7lqqPRa+PAkkBZMc5Bo&#10;wyMduoWu5HBGnNWAv96zx3jinbycdSSYkltSNGftD0v7iNoaAA5gm8D4az7LyW/35g5IhmN6EU4m&#10;SFYM7QA1gnkhOS9jIXIJK6lcybcDvAsn5dJzkGq5TEEkIyfC2m6cjKkjXZHL5/5FoDsTHmhTDzCo&#10;SRSveD/FxpveLfeB2E9LuRJ5ZpwkmNZ6fi5R43/+p6jro178BgAA//8DAFBLAwQUAAYACAAAACEA&#10;qp5wDNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2sr9VYciIpoiIMQUk9U&#10;lfi59GbsJQmN11G8gfD2Nb2Uy0qjGc18my8H14gLdqH2pGAyTkAgGW9rKhUc9h+vcxCBNVndeEIF&#10;NwywLEZPuc6sv9IWLzsuRSyhkGkFFXObSRlMhU6HsW+RonfyndMcZVdK2+lrLHeNnCbJTDpdU1yo&#10;dIvrCs3PrncK3rb82X/RPv0eprfzpl2b9LQxSr08D6sFCMaB/8Nwx4/oUESmo+/JBtEoiI/w3717&#10;ySQFcVQwe09BFrl8hC9+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEai87sMAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKqecAzbAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="3A311330" w14:textId="07B9F115" w:rsidR="006E697E" w:rsidRPr="006E697E" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="006E697E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="003C475F">
+    <w:p w14:paraId="6063F210" w14:textId="77777777" w:rsidR="00D1608A" w:rsidRDefault="00D1608A" w:rsidP="003C475F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A927A1" w:rsidRDefault="00A927A1" w:rsidP="003C475F">
+    <w:p w14:paraId="3B2F4631" w14:textId="77777777" w:rsidR="00D1608A" w:rsidRDefault="00D1608A" w:rsidP="003C475F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69A90802" w14:textId="0E45AE13" w:rsidR="006E697E" w:rsidRDefault="006E697E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2233C1A2" wp14:editId="4148AD94">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="440055"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="17145"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1661289623" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="440055"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1203AD78" w14:textId="32229D33" w:rsidR="006E697E" w:rsidRPr="006E697E" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="006E697E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2233C1A2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:34.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOOA9/CQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypNiMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZI+pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQJe3SGrHGsR&#10;Xatsluc3WQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHovJl/ni0WlHAMzed5jjaiZNefrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLA6Aag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13yR482N7v1omKO+A9TfFJ+C5cmMeUGN&#10;pnSgX1DH61gIQ8xwLFfSMJp3oZcsvgMu1uuUhPqxLGzNzvIIHXmKJD53L8zZgemAK3qAUUaseEV4&#10;nxv/9HZ9DEh72kbktCdyoBq1l/Y5vJMo7j/vKev6mle/AQAA//8DAFBLAwQUAAYACAAAACEAm/HM&#10;NdoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhjqlYQ4lQVUg+9lVI4&#10;b+MlCcTrKN62oV+PywUuK41mNPO2WIy+U0caYhvYgplkoIir4FquLexeV3cPoKIgO+wCk4VvirAo&#10;r68KzF048Qsdt1KrVMIxRwuNSJ9rHauGPMZJ6ImT9xEGj5LkUGs34CmV+07fZ9lce2w5LTTY03ND&#10;1df24C20s2UQQ2/r1ee7N8GcN+vZeWPt7c24fAIlNMpfGC74CR3KxLQPB3ZRdRbSI/J7L15mpqD2&#10;FuaPU9Blof/Dlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADjgPfwkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAm/HMNdoAAAAEAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1203AD78" w14:textId="32229D33" w:rsidR="006E697E" w:rsidRPr="006E697E" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="006E697E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D4EC9C7" w14:textId="4CD74A0D" w:rsidR="006E697E" w:rsidRDefault="005242A4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="009B704D">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A40ACFC" wp14:editId="6E5081F1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>6657975</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-283210</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1061720" cy="485140"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1358372433" name="Picture 2" descr="Hull City Council Logo"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 2" descr="Hull City Council Logo"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1061720" cy="485140"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln w="9525">
+                    <a:noFill/>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="006E697E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DCD72A1" wp14:editId="726B4582">
+              <wp:simplePos x="914400" y="450850"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="440055"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="17145"/>
+              <wp:wrapNone/>
+              <wp:docPr id="169978655" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="440055"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="604D3B26" w14:textId="0DE2FF11" w:rsidR="006E697E" w:rsidRPr="006E697E" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="006E697E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1DCD72A1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:34.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsmGj5CwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypFiNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZI+pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQJe3SGrHGsR&#10;Xatsluc3WQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLReTP/PFssKOEYms/zHG1Eya4/W+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxjlQtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6my9yvLnRvR8Nc9T3gDKc4ouwPJkx&#10;L6jRlA70K8p5HQthiBmO5UoaRvM+9MrF58DFep2SUEaWha3ZWR6hI12Ry5fulTk7EB5wU48wqokV&#10;73jvc+Of3q6PAdlPS4nU9kQOjKME01qH5xI1/vaesq6PevULAAD//wMAUEsDBBQABgAIAAAAIQCb&#10;8cw12gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOqVhDiVBVSD72V&#10;Ujhv4yUJxOso3rahX4/LBS4rjWY087ZYjL5TRxpiG9iCmWSgiKvgWq4t7F5Xdw+goiA77AKThW+K&#10;sCivrwrMXTjxCx23UqtUwjFHC41In2sdq4Y8xknoiZP3EQaPkuRQazfgKZX7Tt9n2Vx7bDktNNjT&#10;c0PV1/bgLbSzZRBDb+vV57s3wZw369l5Y+3tzbh8AiU0yl8YLvgJHcrEtA8HdlF1FtIj8nsvXmam&#10;oPYW5o9T0GWh/8OXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBsmGj5CwIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCb8cw12gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="604D3B26" w14:textId="0DE2FF11" w:rsidR="006E697E" w:rsidRPr="006E697E" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="006E697E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24565549" w14:textId="7BDB34BC" w:rsidR="006E697E" w:rsidRDefault="006E697E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2383039D" wp14:editId="0589E89B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="440055"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="17145"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1643901531" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="440055"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3D211544" w14:textId="3939A3AD" w:rsidR="006E697E" w:rsidRPr="006E697E" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="006E697E">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2383039D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:34.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC12hAyDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypNiMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZI+pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5Cufp9VXnSE&#10;3ppsluc3WQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUly3sw/zhYLziSF5vM8J5tQsuvPzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmoqKj93voDrRUB6GfQcnNw2VfhABn4WnBdMcJFp8&#10;okMb6EoOZ4uzGvyPv/ljPvFOUc46EkzJLSmaM/PN0j6itpIx/Zwvcrr50b0bDXto74BkOKUX4WQy&#10;Yx6a0dQe2leS8zoWopCwksqVHEfzDgfl0nOQar1OSSQjJ/DBbp2M0JGuyOVL/yq8OxOOtKlHGNUk&#10;ije8D7nxz+DWByT201IitQORZ8ZJgmmt5+cSNf7rPWVdH/XqJwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJvxzDXaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY6pWEOJUFVIP&#10;vZVSOG/jJQnE6yjetqFfj8sFLiuNZjTztliMvlNHGmIb2IKZZKCIq+Bari3sXld3D6CiIDvsApOF&#10;b4qwKK+vCsxdOPELHbdSq1TCMUcLjUifax2rhjzGSeiJk/cRBo+S5FBrN+AplftO32fZXHtsOS00&#10;2NNzQ9XX9uAttLNlEENv69XnuzfBnDfr2Xlj7e3NuHwCJTTKXxgu+AkdysS0Dwd2UXUW0iPyey9e&#10;Zqag9hbmj1PQZaH/w5c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALXaEDINAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJvxzDXaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3D211544" w14:textId="3939A3AD" w:rsidR="006E697E" w:rsidRPr="006E697E" w:rsidRDefault="006E697E" w:rsidP="006E697E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="006E697E">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C70243A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA8A58D6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="384D1E2F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3CCA7C8A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B10352B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD0C2628"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="628318264">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="251621676">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1648437993">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C475F"/>
     <w:rsid w:val="00050549"/>
     <w:rsid w:val="000B5D9F"/>
     <w:rsid w:val="000C2681"/>
     <w:rsid w:val="0019074F"/>
     <w:rsid w:val="00247B8F"/>
     <w:rsid w:val="00254491"/>
+    <w:rsid w:val="00265721"/>
+    <w:rsid w:val="002A77AE"/>
     <w:rsid w:val="002D21B7"/>
     <w:rsid w:val="0031495E"/>
     <w:rsid w:val="00357E7F"/>
     <w:rsid w:val="003C475F"/>
+    <w:rsid w:val="003C5432"/>
+    <w:rsid w:val="00450127"/>
+    <w:rsid w:val="005242A4"/>
+    <w:rsid w:val="005C57AA"/>
     <w:rsid w:val="005E0D9B"/>
+    <w:rsid w:val="006B3B0C"/>
+    <w:rsid w:val="006E04D2"/>
     <w:rsid w:val="006E42A6"/>
+    <w:rsid w:val="006E697E"/>
     <w:rsid w:val="00813066"/>
     <w:rsid w:val="00832EAF"/>
+    <w:rsid w:val="008E07E0"/>
     <w:rsid w:val="009B704D"/>
     <w:rsid w:val="009B7C2A"/>
     <w:rsid w:val="009E1B82"/>
     <w:rsid w:val="00A01484"/>
     <w:rsid w:val="00A31A06"/>
     <w:rsid w:val="00A927A1"/>
     <w:rsid w:val="00A96BE5"/>
     <w:rsid w:val="00B317BF"/>
+    <w:rsid w:val="00B41553"/>
     <w:rsid w:val="00B54F46"/>
+    <w:rsid w:val="00C24569"/>
     <w:rsid w:val="00C3307A"/>
     <w:rsid w:val="00CA6BE8"/>
     <w:rsid w:val="00CD01A8"/>
+    <w:rsid w:val="00D1608A"/>
+    <w:rsid w:val="00D472BE"/>
+    <w:rsid w:val="00E15037"/>
     <w:rsid w:val="00E62207"/>
+    <w:rsid w:val="00E75DFA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0DD58931"/>
+  <w15:docId w15:val="{123F001A-E7C8-4282-BB7F-4A56882521F6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...419 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2579,57 +4315,61 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B317BF"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2875,67 +4615,118 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1346</Characters>
+  <Pages>3</Pages>
+  <Words>755</Words>
+  <Characters>4306</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>APDR template Jan 26</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hull City Council</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1578</CharactersWithSpaces>
+  <CharactersWithSpaces>5051</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>monahanr</dc:creator>
+  <dc:title>APDR template Jan 26</dc:title>
+  <dc:creator>Hull City Council</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>61fbf25b,63054497,a21ab1f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,14,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>12c3ab45,31c301b7,61889db2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,14,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_SetDate">
+    <vt:lpwstr>2026-01-05T14:25:33Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Name">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_SiteId">
+    <vt:lpwstr>998b793d-d177-4b88-8be1-6fe1f323a70b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_ActionId">
+    <vt:lpwstr>ce93877d-3bef-479f-a432-20415bcab450</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_ContentBits">
+    <vt:lpwstr>3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="GrammarlyDocumentId">
+    <vt:lpwstr>f86c232c-52fc-4e21-a532-0edf166b8a61</vt:lpwstr>
+  </property>
+</Properties>
+</file>