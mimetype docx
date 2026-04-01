--- v0 (2025-10-26)
+++ v1 (2026-04-01)
@@ -1,1317 +1,3666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007872C0" w:rsidRPr="008057B0" w:rsidRDefault="008057B0" w:rsidP="00A13ECD">
+    <w:p w14:paraId="0C06CF4A" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRDefault="008057B0" w:rsidP="00B737A0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008057B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Early Intervention</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00396724" w:rsidRPr="00396724" w:rsidRDefault="00EB06AB" w:rsidP="00E807FC">
+    <w:p w14:paraId="14179B2D" w14:textId="00B3C7DB" w:rsidR="00396724" w:rsidRPr="00B737A0" w:rsidRDefault="00EB06AB" w:rsidP="00B737A0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B737A0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Identification of Need</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4621"/>
-        <w:gridCol w:w="4621"/>
+        <w:gridCol w:w="4507"/>
+        <w:gridCol w:w="4509"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00396724" w:rsidTr="00396724">
+      <w:tr w:rsidR="00396724" w14:paraId="40A7EA72" w14:textId="77777777" w:rsidTr="00396724">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00396724" w:rsidRDefault="00FC21CA" w:rsidP="00396724">
+          <w:p w14:paraId="68A8B7FB" w14:textId="77777777" w:rsidR="00396724" w:rsidRDefault="00FC21CA" w:rsidP="00396724">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start Date</w:t>
             </w:r>
             <w:r w:rsidR="00396724">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00396724" w:rsidRPr="00A13ECD" w:rsidRDefault="00FC21CA" w:rsidP="00A13ECD">
+          <w:p w14:paraId="2BA6FF96" w14:textId="77777777" w:rsidR="00396724" w:rsidRPr="00A13ECD" w:rsidRDefault="00FC21CA" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cycle Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A13ECD" w:rsidTr="00A13ECD">
+      <w:tr w:rsidR="00A13ECD" w14:paraId="3CCBF3EF" w14:textId="77777777" w:rsidTr="00A13ECD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
+          <w:p w14:paraId="04D9DFCC" w14:textId="77777777" w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Child’s Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A13ECD" w:rsidRDefault="00FC21CA" w:rsidP="00A13ECD">
+          <w:p w14:paraId="356B5A6B" w14:textId="77777777" w:rsidR="00A13ECD" w:rsidRDefault="00FC21CA" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">DOB </w:t>
             </w:r>
             <w:r w:rsidR="00A13ECD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">:                   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   Age in </w:t>
             </w:r>
             <w:r w:rsidR="00A13ECD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Months:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
+          <w:p w14:paraId="72789562" w14:textId="77777777" w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start date at Setting:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A13ECD" w:rsidRPr="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
+          <w:p w14:paraId="1707BAA1" w14:textId="77777777" w:rsidR="00A13ECD" w:rsidRPr="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Key Worker:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
+          <w:p w14:paraId="1E8F66DE" w14:textId="77777777" w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A13ECD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Stage of Dev</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> in Prime Areas of EYFS:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
+          <w:p w14:paraId="7E6A04D9" w14:textId="77777777" w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A13ECD" w:rsidRPr="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
+          <w:p w14:paraId="4448ED7F" w14:textId="77777777" w:rsidR="00A13ECD" w:rsidRPr="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EB06AB" w:rsidRPr="00A13ECD" w:rsidRDefault="00EB06AB" w:rsidP="00A13ECD">
+    <w:p w14:paraId="7759E6A5" w14:textId="77777777" w:rsidR="00EB06AB" w:rsidRPr="00A13ECD" w:rsidRDefault="00EB06AB" w:rsidP="00A13ECD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4621"/>
-        <w:gridCol w:w="4621"/>
+        <w:gridCol w:w="4512"/>
+        <w:gridCol w:w="4504"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A13ECD" w:rsidTr="00A13ECD">
+      <w:tr w:rsidR="00A13ECD" w14:paraId="46FE4283" w14:textId="77777777" w:rsidTr="00A13ECD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A13ECD" w:rsidRPr="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
+          <w:p w14:paraId="4EF24B71" w14:textId="77777777" w:rsidR="00A13ECD" w:rsidRPr="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A13ECD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Strategies tried</w:t>
             </w:r>
             <w:r w:rsidR="00EB06AB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> from previous cycle</w:t>
             </w:r>
             <w:r w:rsidR="00FC21CA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
+          <w:p w14:paraId="4044FF80" w14:textId="77777777" w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
+          <w:p w14:paraId="320A95FC" w14:textId="77777777" w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
+          <w:p w14:paraId="5B28BF22" w14:textId="77777777" w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A13ECD" w:rsidRPr="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
+          <w:p w14:paraId="45396C58" w14:textId="77777777" w:rsidR="00A13ECD" w:rsidRPr="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A13ECD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Impact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FC21CA" w:rsidRDefault="00FC21CA" w:rsidP="00A13ECD">
-[...8 lines deleted...]
-    <w:p w:rsidR="00FC21CA" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
+    <w:p w14:paraId="7959FC35" w14:textId="77777777" w:rsidR="00FC21CA" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assess (</w:t>
       </w:r>
       <w:r w:rsidR="00EB06AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Identify area of need</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3936"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="629"/>
+        <w:gridCol w:w="3850"/>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="3884"/>
+        <w:gridCol w:w="614"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E807FC" w:rsidTr="00E807FC">
+      <w:tr w:rsidR="00E807FC" w14:paraId="44DAD481" w14:textId="77777777" w:rsidTr="00E807FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E807FC" w:rsidRPr="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00A13ECD">
+          <w:p w14:paraId="0C2D87BA" w14:textId="77777777" w:rsidR="00E807FC" w:rsidRPr="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3110C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Communication and interaction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00A13ECD">
+          <w:p w14:paraId="49BC9175" w14:textId="77777777" w:rsidR="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00E807FC">
+          <w:p w14:paraId="622519C2" w14:textId="77777777" w:rsidR="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00E807FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2988"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3110C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Cognition and learning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E807FC" w:rsidRPr="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00E807FC">
+          <w:p w14:paraId="445A02AA" w14:textId="77777777" w:rsidR="00E807FC" w:rsidRPr="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00E807FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2988"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00A13ECD">
+          <w:p w14:paraId="4C250FC5" w14:textId="77777777" w:rsidR="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E807FC" w:rsidTr="00E807FC">
+      <w:tr w:rsidR="00E807FC" w14:paraId="567318BA" w14:textId="77777777" w:rsidTr="00E807FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E807FC" w:rsidRDefault="00B53F1F" w:rsidP="00A13ECD">
+          <w:p w14:paraId="1A172DD6" w14:textId="77777777" w:rsidR="00E807FC" w:rsidRDefault="00B53F1F" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SEMH</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B53F1F" w:rsidRDefault="00B53F1F" w:rsidP="00A13ECD">
+          <w:p w14:paraId="06461D79" w14:textId="77777777" w:rsidR="00B53F1F" w:rsidRDefault="00B53F1F" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00A13ECD">
+          <w:p w14:paraId="4AE55D4F" w14:textId="77777777" w:rsidR="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00A13ECD">
+          <w:p w14:paraId="5C397BEF" w14:textId="77777777" w:rsidR="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3110C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sensory and/or physical needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00A13ECD">
+          <w:p w14:paraId="245470AB" w14:textId="77777777" w:rsidR="00E807FC" w:rsidRDefault="00E807FC" w:rsidP="00A13ECD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
-      <w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="219"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B737A0" w14:paraId="385C14EB" w14:textId="77777777" w:rsidTr="00B737A0">
+        <w:trPr>
+          <w:trHeight w:val="1124"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3634282C" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Plan (Actions that will take place inc. time frame)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F5DE41" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B737A0" w14:paraId="1E53912C" w14:textId="77777777" w:rsidTr="00B737A0">
+        <w:trPr>
+          <w:trHeight w:val="1122"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9B42C7" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Do (How it is going to be done and how will it be implemented)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="425DAA1A" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B737A0" w14:paraId="612D3503" w14:textId="77777777" w:rsidTr="00B737A0">
+        <w:trPr>
+          <w:trHeight w:val="1266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F503C7" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Strategies, Outcomes and Next Steps </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="009EA504" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B737A0" w14:paraId="20E9B538" w14:textId="77777777" w:rsidTr="00B737A0">
+        <w:trPr>
+          <w:trHeight w:val="1413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E579487" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB06AB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Present at Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6BE92290" w14:textId="12152505" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Hull Early Years Access and inclusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service Privacy Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DFCDFE" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This notice explains what personal information we hold about children we are working with, how we collect, how we use and may share information about them.  We are required to give you this information under data protection law.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EE87D4" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We collect information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allow us to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">observe, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assess and support children and young people in line with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Send code of practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and also where parents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and nursery settings or childminders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have asked us to do so.  During our work we may collect the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDDA1D6" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77967611" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Basic information (such as Name, Address, DOB, Gender) about the child we are working with.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623C5685" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Information about the Special Educational Needs, including medical information where this is appropriate of the child we are working with.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD01F55" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Information about the child at the Nursery or School they attend (such as attainment and attendance) of the child we are working with</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4ED2C0" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Information about the home life of the child or young person we are working with and their family, including any involvement with Social Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F7E58C" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Details of the parent/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>carer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and family of the child or young person we are working with</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612DDE82" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any information from services that work or have worked with the child we are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>working with.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BE1956" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>We record this information using the secure data base named synergy to ensure all documents are protected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DED89A" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A28560E" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>We will process this personal information in accordance with the following conditions in the GDPR:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4879FCDA" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6(1)(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">processing is necessary for compliance with a legal obligation to which the controller is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>subject;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0AE5FFA8" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>The Children and Families Act 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348D75F2" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>SEND Code of Practice 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F29B4F" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9(2)(b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>processing is necessary for the purposes of carrying out the obligations and exercising specific rights of the controller or of the data subject in the field of employment and social security and social protection law in so far as it is authorised by Union or Member State law or a collective agreement pursuant to Member State law providing for appropriate safeguards for the fundamental rights and the interests of the data subject;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433CE9BC" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9(2)(f) processing is necessary for the establishment, exercise or defence of legal claims or whenever courts are acting in their judicial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>capacity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="12DFA871" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9(2)(h) processing is necessary for the purposes of preventive or occupational medicine, for the assessment of the working capacity of the employee, medical diagnosis, the provision of health or social care or treatment or the management of health or social care systems and services on the basis of Union or Member State law or pursuant to contract with a health professional and subject to the conditions and safeguards referred to in paragraph 3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72553788" w14:textId="34C0C6AD" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We will receive information relating to the child or young person we are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">working with or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assessing and their family from, the child or young person themselves, schools/setting, the family, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>outside agencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involved with the family and any other agency who is working or has worked with the child, young person or family in the past.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13ECD" w:rsidRPr="00EB06AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
+    <w:p w14:paraId="6741B916" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parental Consent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F667EA5" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A15713B" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I give permission for the Early Years Professional to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B737A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>work with my child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A5D6DA" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I understand that this may include some observation and/or assessment of my child by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B737A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Early Years access and inclusion team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who will inform me of outcomes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C302AC2" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I understand that the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B737A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Early Years Access and Inclusion team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may wish to contact other professionals or services that are involved with my child.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE52BD8" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00450127" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I give permission for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B737A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the Early Years Access and Inclusion team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to share information about my child with other relevant service professionals. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F2CBBB" w14:textId="65E929B7" w:rsidR="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00A13ECD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450127">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>I understand that the Educational Psychology Service will handle personal information in line with the Privacy Notice above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A87822" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="10605" w:type="dxa"/>
+        <w:tblInd w:w="-601" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5302"/>
+        <w:gridCol w:w="5303"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B737A0" w:rsidRPr="00B737A0" w14:paraId="2104405B" w14:textId="77777777" w:rsidTr="00B737A0">
+        <w:trPr>
+          <w:trHeight w:val="1121"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5302" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="660BB6AA" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B737A0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A6B9110" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B737A0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent/carer: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BA915F0" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B737A0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date:                                                                                                                                    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BB6D14" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B737A0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="115490C1" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B737A0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SENCO:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7441F295" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B737A0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="51DDCECC" w14:textId="77777777" w:rsidR="00B737A0" w:rsidRPr="00FC21CA" w:rsidRDefault="00B737A0" w:rsidP="00A13ECD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A13ECD" w:rsidRDefault="00A13ECD" w:rsidP="00A13ECD">
-[...310 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00B737A0" w:rsidRPr="00FC21CA" w:rsidSect="007872C0">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00396724" w:rsidRDefault="00396724" w:rsidP="00396724">
+    <w:p w14:paraId="2B7F5197" w14:textId="77777777" w:rsidR="002B5DFD" w:rsidRDefault="002B5DFD" w:rsidP="00396724">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00396724" w:rsidRDefault="00396724" w:rsidP="00396724">
+    <w:p w14:paraId="4DB702AF" w14:textId="77777777" w:rsidR="002B5DFD" w:rsidRDefault="002B5DFD" w:rsidP="00396724">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00C23C69" w:rsidRPr="00C23C69" w:rsidRDefault="00C23C69">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34C88931" w14:textId="61B8E4C3" w:rsidR="00B737A0" w:rsidRDefault="00B737A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D2D052E" wp14:editId="15986B13">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="440055"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="471191163" name="Text Box 6" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="440055"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="34032F87" w14:textId="79430BEE" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B737A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0D2D052E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:34.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFnu4LDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSbEZcYqsRYYB&#10;RVsgHXpWZCk2YIkCpcTOfv0oOU62bqdhF/mZpPjx+LS87U3Ljgp9A7bk00nOmbISqsbuS/79ZfPh&#10;E2c+CFuJFqwq+Ul5frt6/27ZuULNoIa2UsgoifVF50peh+CKLPOyVkb4CThlyakBjQj0i/usQtFR&#10;dtNmszy/yTrAyiFI5T1Z7wcnX6X8WisZnrT2KrC25NRbSCemcxfPbLUUxR6Fqxt5bkP8QxdGNJaK&#10;XlLdiyDYAZs/UplGInjQYSLBZKB1I1WagaaZ5m+m2dbCqTQLkePdhSb//9LKx+PWPSML/RfoaYGR&#10;kM75wpMxztNrNPFLnTLyE4WnC22qD0yS8Wb+cbZYcCbJNZ/nOWHKkl0vO/ThqwLDIig50lYSWeL4&#10;4MMQOobEWhY2TdumzbT2NwPljJbs2mFEod/1rKlKPhu730F1oqEQhn17JzcNlX4QPjwLpAXTHCTa&#10;8ESHbqErOZwRZzXgj7/ZYzzxTl7OOhJMyS0pmrP2m6V9RG2NAEewS2D6OV/k5LcHcwckwym9CCcT&#10;JCuGdoQawbySnNexELmElVSu5LsR3oVBufQcpFqvUxDJyInwYLdOxtSRrsjlS/8q0J0JD7SpRxjV&#10;JIo3vA+x8aZ360Mg9tNSIrUDkWfGSYJprefnEjX+63+Kuj7q1U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqnnAM2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHayv1VhyIimiIgxBS&#10;T1SV+Ln0ZuwlCY3XUbyB8PY1vZTLSqMZzXybLwfXiAt2ofakYDJOQCAZb2sqFRz2H69zEIE1Wd14&#10;QgU3DLAsRk+5zqy/0hYvOy5FLKGQaQUVc5tJGUyFToexb5Gid/Kd0xxlV0rb6Wssd42cJslMOl1T&#10;XKh0i+sKzc+udwretvzZf9E+/R6mt/OmXZv0tDFKvTwPqwUIxoH/w3DHj+hQRKaj78kG0SiIj/Df&#10;vXvJJAVxVDB7T0EWuXyEL34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARZ7uCw4CAAAc&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqp5wDNsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="34032F87" w14:textId="79430BEE" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B737A0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0359CE20" w14:textId="76108A4E" w:rsidR="00C23C69" w:rsidRDefault="00B737A0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FE22784" wp14:editId="7F195D8D">
+              <wp:simplePos x="914400" y="9931179"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="440055"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2007430818" name="Text Box 7" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="440055"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="46732A8B" w14:textId="4B33FE6C" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B737A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2FE22784" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:34.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoIVw2DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSbEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mZpPjx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;MyU+MFMxBUaU9Cw8vV99/LBsbSFmUIOqhCOYxPiitSWtQ7BFlnleC838BKww6JTgNAv46w5Z5ViL&#10;2bXKZnl+m7XgKuuAC+/R+tg76Srll1Lw8CylF4GokmJvIZ0unft4ZqslKw6O2brhQxvsH7rQrDFY&#10;9JLqkQVGjq75I5VuuAMPMkw46AykbLhIM+A00/zdNLuaWZFmQXK8vdDk/19a/nTa2RdHQvcFOlxg&#10;JKS1vvBojPN00un4xU4J+pHC84U20QXC0Xg7v5ktFpRwdM3neY4Ys2TXy9b58FWAJhGU1OFWElns&#10;tPWhDx1DYi0Dm0aptBllfjNgzmjJrh1GFLp9R5qqpDdj93uozjiUg37f3vJNg6W3zIcX5nDBOAeK&#10;NjzjIRW0JYUBUVKD+/E3e4xH3tFLSYuCKalBRVOivhncR9TWCNwI9glM7/JFjn5z1A+AMpzii7A8&#10;QbS6oEYoHeg3lPM6FkIXMxzLlXQ/wofQKxefAxfrdQpCGVkWtmZneUwd6YpcvnZvzNmB8ICbeoJR&#10;Tax4x3sfG296uz4GZD8tJVLbEzkwjhJMax2eS9T4r/8p6vqoVz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqnnAM2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHayv1VhyIimiIgxBS&#10;T1SV+Ln0ZuwlCY3XUbyB8PY1vZTLSqMZzXybLwfXiAt2ofakYDJOQCAZb2sqFRz2H69zEIE1Wd14&#10;QgU3DLAsRk+5zqy/0hYvOy5FLKGQaQUVc5tJGUyFToexb5Gid/Kd0xxlV0rb6Wssd42cJslMOl1T&#10;XKh0i+sKzc+udwretvzZf9E+/R6mt/OmXZv0tDFKvTwPqwUIxoH/w3DHj+hQRKaj78kG0SiIj/Df&#10;vXvJJAVxVDB7T0EWuXyEL34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKCFcNg4CAAAc&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqp5wDNsA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="46732A8B" w14:textId="4B33FE6C" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B737A0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00C23C69" w:rsidRPr="00C23C69">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00C23C69">
+      <w:t xml:space="preserve">Updated </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>Updated April 2019</w:t>
+      <w:t>January 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C23C69" w:rsidRDefault="00C23C69">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FC31C63" w14:textId="259C0BCA" w:rsidR="00B737A0" w:rsidRDefault="00B737A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E7CFADA" wp14:editId="0C8D5BDC">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="440055"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="621612749" name="Text Box 5" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="440055"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3E883AC0" w14:textId="0B42A7DA" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B737A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6E7CFADA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:34.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGovO7DAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgUG0RoWKtmCah&#10;thKd+mwcm0SKfdbZkLC/fmdDYGv7NO3F+XJ3vh/ffZ7f9qZlB4W+AVvy8SjnTFkJVWN3Jf/5vPr0&#10;hTMfhK1EC1aV/Kg8v118/DDvXKEmUENbKWSUxPqicyWvQ3BFlnlZKyP8CJyy5NSARgT6xV1Woego&#10;u2mzSZ7fZB1g5RCk8p6s9ycnX6T8WisZHrX2KrC25NRbSCemcxvPbDEXxQ6Fqxt5bkP8QxdGNJaK&#10;XlLdiyDYHps3qUwjETzoMJJgMtC6kSrNQNOM81fTbGrhVJqFyPHuQpP/f2nlw2HjnpCF/hv0tMBI&#10;SOd84ckY5+k1mvilThn5icLjhTbVBybJeDP9PJnNOJPkmk7znDBlya6XHfrwXYFhEZQcaSuJLHFY&#10;+3AKHUJiLQurpm3TZlr7l4FyRkt27TCi0G971lQlT3WjZQvVkYZCOO3bO7lqqPRa+PAkkBZMc5Bo&#10;wyMduoWu5HBGnNWAv96zx3jinbycdSSYkltSNGftD0v7iNoaAA5gm8D4az7LyW/35g5IhmN6EU4m&#10;SFYM7QA1gnkhOS9jIXIJK6lcybcDvAsn5dJzkGq5TEEkIyfC2m6cjKkjXZHL5/5FoDsTHmhTDzCo&#10;SRSveD/FxpveLfeB2E9LuRJ5ZpwkmNZ6fi5R43/+p6jro178BgAA//8DAFBLAwQUAAYACAAAACEA&#10;qp5wDNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2sr9VYciIpoiIMQUk9U&#10;lfi59GbsJQmN11G8gfD2Nb2Uy0qjGc18my8H14gLdqH2pGAyTkAgGW9rKhUc9h+vcxCBNVndeEIF&#10;NwywLEZPuc6sv9IWLzsuRSyhkGkFFXObSRlMhU6HsW+RonfyndMcZVdK2+lrLHeNnCbJTDpdU1yo&#10;dIvrCs3PrncK3rb82X/RPv0eprfzpl2b9LQxSr08D6sFCMaB/8Nwx4/oUESmo+/JBtEoiI/w3717&#10;ySQFcVQwe09BFrl8hC9+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEai87sMAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKqecAzbAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="3E883AC0" w14:textId="0B42A7DA" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B737A0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00396724" w:rsidRDefault="00396724" w:rsidP="00396724">
+    <w:p w14:paraId="72A1ACCD" w14:textId="77777777" w:rsidR="002B5DFD" w:rsidRDefault="002B5DFD" w:rsidP="00396724">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00396724" w:rsidRDefault="00396724" w:rsidP="00396724">
+    <w:p w14:paraId="26507919" w14:textId="77777777" w:rsidR="002B5DFD" w:rsidRDefault="002B5DFD" w:rsidP="00396724">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00396724" w:rsidRDefault="00396724" w:rsidP="00396724">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="758004FC" w14:textId="3B1D8C40" w:rsidR="00B737A0" w:rsidRDefault="00B737A0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="779A3662" wp14:editId="157AE7D6">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="440055"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="17145"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1891604816" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="440055"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6F0FA78E" w14:textId="469BE06E" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B737A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="779A3662" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:34.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOOA9/CQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypNiMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZI+pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQJe3SGrHGsR&#10;Xatsluc3WQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHovJl/ni0WlHAMzed5jjaiZNefrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLA6Aag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13yR482N7v1omKO+A9TfFJ+C5cmMeUGN&#10;pnSgX1DH61gIQ8xwLFfSMJp3oZcsvgMu1uuUhPqxLGzNzvIIHXmKJD53L8zZgemAK3qAUUaseEV4&#10;nxv/9HZ9DEh72kbktCdyoBq1l/Y5vJMo7j/vKev6mle/AQAA//8DAFBLAwQUAAYACAAAACEAm/HM&#10;NdoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhjqlYQ4lQVUg+9lVI4&#10;b+MlCcTrKN62oV+PywUuK41mNPO2WIy+U0caYhvYgplkoIir4FquLexeV3cPoKIgO+wCk4VvirAo&#10;r68KzF048Qsdt1KrVMIxRwuNSJ9rHauGPMZJ6ImT9xEGj5LkUGs34CmV+07fZ9lce2w5LTTY03ND&#10;1df24C20s2UQQ2/r1ee7N8GcN+vZeWPt7c24fAIlNMpfGC74CR3KxLQPB3ZRdRbSI/J7L15mpqD2&#10;FuaPU9Blof/Dlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADjgPfwkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAm/HMNdoAAAAEAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6F0FA78E" w14:textId="469BE06E" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B737A0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77ECD4ED" w14:textId="150B2A37" w:rsidR="00396724" w:rsidRDefault="00B737A0" w:rsidP="00396724">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="685F2F55" wp14:editId="4DF7557D">
+              <wp:simplePos x="914400" y="453224"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="440055"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="17145"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1746115827" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="440055"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="704669BB" w14:textId="58531EEC" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B737A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="685F2F55" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:50.65pt;height:34.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsmGj5CwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypFiNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZI+pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQJe3SGrHGsR&#10;Xatsluc3WQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLReTP/PFssKOEYms/zHG1Eya4/W+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxjlQtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6my9yvLnRvR8Nc9T3gDKc4ouwPJkx&#10;L6jRlA70K8p5HQthiBmO5UoaRvM+9MrF58DFep2SUEaWha3ZWR6hI12Ry5fulTk7EB5wU48wqokV&#10;73jvc+Of3q6PAdlPS4nU9kQOjKME01qH5xI1/vaesq6PevULAAD//wMAUEsDBBQABgAIAAAAIQCb&#10;8cw12gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqGOqVhDiVBVSD72V&#10;Ujhv4yUJxOso3rahX4/LBS4rjWY087ZYjL5TRxpiG9iCmWSgiKvgWq4t7F5Xdw+goiA77AKThW+K&#10;sCivrwrMXTjxCx23UqtUwjFHC41In2sdq4Y8xknoiZP3EQaPkuRQazfgKZX7Tt9n2Vx7bDktNNjT&#10;c0PV1/bgLbSzZRBDb+vV57s3wZw369l5Y+3tzbh8AiU0yl8YLvgJHcrEtA8HdlF1FtIj8nsvXmam&#10;oPYW5o9T0GWh/8OXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBsmGj5CwIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCb8cw12gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="704669BB" w14:textId="58531EEC" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B737A0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62FFF113" wp14:editId="439D2697">
+          <wp:extent cx="1774190" cy="810895"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+          <wp:docPr id="1939658573" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1774190" cy="810895"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22E3A546" w14:textId="4FBA10D3" w:rsidR="00B737A0" w:rsidRDefault="00B737A0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30245C93" wp14:editId="7DF57B15">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="643255" cy="440055"/>
+              <wp:effectExtent l="0" t="0" r="4445" b="17145"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1529023498" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="643255" cy="440055"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3B430C7A" w14:textId="16428654" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B737A0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="30245C93" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:50.65pt;height:34.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC12hAyDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypNiMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZI+pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5Cufp9VXnSE&#10;3ppsluc3WQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUly3sw/zhYLziSF5vM8J5tQsuvPzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmoqKj93voDrRUB6GfQcnNw2VfhABn4WnBdMcJFp8&#10;okMb6EoOZ4uzGvyPv/ljPvFOUc46EkzJLSmaM/PN0j6itpIx/Zwvcrr50b0bDXto74BkOKUX4WQy&#10;Yx6a0dQe2leS8zoWopCwksqVHEfzDgfl0nOQar1OSSQjJ/DBbp2M0JGuyOVL/yq8OxOOtKlHGNUk&#10;ije8D7nxz+DWByT201IitQORZ8ZJgmmt5+cSNf7rPWVdH/XqJwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJvxzDXaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY6pWEOJUFVIP&#10;vZVSOG/jJQnE6yjetqFfj8sFLiuNZjTztliMvlNHGmIb2IKZZKCIq+Bari3sXld3D6CiIDvsApOF&#10;b4qwKK+vCsxdOPELHbdSq1TCMUcLjUifax2rhjzGSeiJk/cRBo+S5FBrN+AplftO32fZXHtsOS00&#10;2NNzQ9XX9uAttLNlEENv69XnuzfBnDfr2Xlj7e3NuHwCJTTKXxgu+AkdysS0Dwd2UXUW0iPyey9e&#10;Zqag9hbmj1PQZaH/w5c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALXaEDINAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJvxzDXaAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3B430C7A" w14:textId="16428654" w:rsidR="00B737A0" w:rsidRPr="00B737A0" w:rsidRDefault="00B737A0" w:rsidP="00B737A0">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B737A0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C70243A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA8A58D6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="384D1E2F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3CCA7C8A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B10352B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD0C2628"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="628318264">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="251621676">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1648437993">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A13ECD"/>
     <w:rsid w:val="000C5863"/>
+    <w:rsid w:val="000F741C"/>
     <w:rsid w:val="00135A59"/>
     <w:rsid w:val="001E4E02"/>
     <w:rsid w:val="002804EA"/>
+    <w:rsid w:val="002B5DFD"/>
     <w:rsid w:val="00396724"/>
     <w:rsid w:val="003F7998"/>
     <w:rsid w:val="0048295A"/>
+    <w:rsid w:val="004F3423"/>
     <w:rsid w:val="00616502"/>
     <w:rsid w:val="006905C4"/>
+    <w:rsid w:val="006F2292"/>
     <w:rsid w:val="007872C0"/>
     <w:rsid w:val="008057B0"/>
+    <w:rsid w:val="008E07E0"/>
     <w:rsid w:val="00912C57"/>
     <w:rsid w:val="00A13ECD"/>
+    <w:rsid w:val="00AD43B9"/>
     <w:rsid w:val="00B53F1F"/>
+    <w:rsid w:val="00B737A0"/>
     <w:rsid w:val="00B80E07"/>
     <w:rsid w:val="00C23C69"/>
     <w:rsid w:val="00D17C98"/>
     <w:rsid w:val="00D90E05"/>
+    <w:rsid w:val="00E15037"/>
     <w:rsid w:val="00E807FC"/>
     <w:rsid w:val="00EB06AB"/>
     <w:rsid w:val="00FC21CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1415BBA3"/>
+  <w15:docId w15:val="{9AEF9424-ECFA-49C2-B89D-ABE3A3C89B56}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1393,344 +3742,85 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00396724"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00396724"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...190 lines deleted...]
-    <w:name w:val="Table Grid"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00A13ECD"/>
+    <w:rsid w:val="00B737A0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...72 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1976,66 +4066,117 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>579</Characters>
+  <Pages>2</Pages>
+  <Words>663</Words>
+  <Characters>3783</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Early Intervention Document</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hull City Council</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>679</CharactersWithSpaces>
+  <CharactersWithSpaces>4438</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>mitchelld1</dc:creator>
+  <dc:title>Early Intervention Document</dc:title>
+  <dc:creator>Hull City Council</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5b230c0a,70bf9950,68139cf3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,14,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>250d0ecd,1c15ce7b,77a6f6a2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,14,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_SetDate">
+    <vt:lpwstr>2026-01-05T14:31:18Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Name">
+    <vt:lpwstr>General</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_SiteId">
+    <vt:lpwstr>998b793d-d177-4b88-8be1-6fe1f323a70b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_ActionId">
+    <vt:lpwstr>b421771d-6824-4ae9-8296-2abe4ef17326</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_ContentBits">
+    <vt:lpwstr>3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_bdad5af3-eb5c-4559-9375-26974fdd413e_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="GrammarlyDocumentId">
+    <vt:lpwstr>11b7f7f0-b4ce-4056-ba85-5e7cb08b3748</vt:lpwstr>
+  </property>
+</Properties>
+</file>